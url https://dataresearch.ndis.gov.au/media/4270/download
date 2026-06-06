--- v2 (2026-02-24)
+++ v3 (2026-06-06)
@@ -684,51 +684,65 @@
       </w:r>
       <w:r w:rsidR="00336FB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>class</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653C63C0" w14:textId="63E90E79" w:rsidR="6037069C" w:rsidRDefault="6037069C" w:rsidP="6037069C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Utilisation refers to the amount of the plan budget that a participant uses. This data considers payments made in a 6-month period ending 3 months prior to the reporting date to allow for payments for supports which have occurred in those 6 months to be included. For example, the data reported as at 30 June 20</w:t>
+        <w:t xml:space="preserve">Utilisation refers to the amount of the plan budget that a participant uses. This data considers payments made in a 6-month period ending 3 months prior to the reporting date to allow for payments for supports which have occurred in those 6 months to be included. For example, the data reported as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="099A2E3E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="099A2E3E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 June 20</w:t>
       </w:r>
       <w:r w:rsidR="5083A477" w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002B3B0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> considers supports provided during 1 October 20</w:t>
       </w:r>
       <w:r w:rsidR="1674FEC8" w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -776,61 +790,65 @@
       </w:r>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571034A5" w14:textId="77777777" w:rsidR="005577CF" w:rsidRPr="0015581B" w:rsidRDefault="005577CF" w:rsidP="005577CF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Budget Utilisation Possible Values and Rules"/>
         <w:tblDescription w:val="This table contains utilisation of funds by state, service district, disability, age and support type. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1653"/>
         <w:gridCol w:w="1886"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D2341" w14:paraId="6EDB4B16" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w14:paraId="6EDB4B16" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E921DF9" w14:textId="64D603E3" w:rsidR="005D2341" w:rsidRPr="009465EB" w:rsidRDefault="003E4107" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Variable</w:t>
@@ -900,70 +918,72 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample </w:t>
             </w:r>
             <w:r w:rsidR="005D2341" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Possible Values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2341" w:rsidRPr="00EE4219" w14:paraId="5590FFB8" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w:rsidRPr="00EE4219" w14:paraId="5590FFB8" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DDC8533" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>RprtDt</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FEED942" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Reporting date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -996,139 +1016,127 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>The data set may have multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52F8AC55" w14:textId="3D2704F2" w:rsidR="0012072C" w:rsidRDefault="0012072C" w:rsidP="099A2E3E">
+          <w:p w14:paraId="52F8AC55" w14:textId="4BE83729" w:rsidR="0012072C" w:rsidRDefault="0012072C" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="002B3B0D">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="002B3B0D">
-[...18 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="008F7FF7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Mar-26</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18FA4E0D" w14:textId="153BC58E" w:rsidR="00F865A7" w:rsidRPr="006E54A8" w:rsidRDefault="00F865A7" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2341" w14:paraId="23FB488C" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w14:paraId="23FB488C" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36AF1C1F" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>StateCd</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76D6A8C6" w14:textId="73D9CC1F" w:rsidR="005D2341" w:rsidRDefault="00900B76" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>State/Territory where the participant resides</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1195,59 +1203,75 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>in which the NDIA operates</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="709243C0" w14:textId="18787098" w:rsidR="005D2341" w:rsidRDefault="42D6E72D" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">The State/Territory code OT (i.e. other) includes States/Territories from the Australian Standard Geographical Classification (ASGC) Digital Boundaries, Australia 2011 standard and also includes participants from Norfolk Island commencing from the </w:t>
+              <w:t xml:space="preserve">The State/Territory code OT (i.e. other) includes States/Territories from the Australian Standard Geographical Classification (ASGC) Digital Boundaries, Australia 2011 standard </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and also</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> includes participants from </w:t>
             </w:r>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>December 2019 reporting date onwards. Prior to this, Norfolk Island participants were captured as ‘NSW’</w:t>
+              <w:t>Norfolk Island commencing from the December 2019 reporting date onwards. Prior to this, Norfolk Island participants were captured as ‘NSW’</w:t>
             </w:r>
             <w:r w:rsidR="00AB3C5D" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0358012D" w14:textId="77777777" w:rsidR="004306C1" w:rsidRDefault="004306C1" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1452,72 +1476,74 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>WA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2341" w14:paraId="4433044B" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w14:paraId="4433044B" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40639438" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SrvcDstrctNm</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4739FE5C" w14:textId="38B6D2C1" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Service district</w:t>
             </w:r>
             <w:r w:rsidR="00900B76" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -1622,100 +1648,125 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>The utili</w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>sation data considers a 6-month period with a 3 month</w:t>
-            </w:r>
+              <w:t xml:space="preserve">sation data considers a 6-month period with a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>3 month</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> lag at the time of reporting to allow for payments to be processed. </w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Further, </w:t>
             </w:r>
             <w:r w:rsidR="005D0647" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">for reporting dates up to 31 December 2019, </w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">service districts are only </w:t>
             </w:r>
             <w:r w:rsidR="001505EB" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>shown separately in the results</w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> if the NDIS commenced in their area at least 12 months before the reporting date, otherwise </w:t>
             </w:r>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">the data for the service district is aggregated under the service district name “Other”. For example; if Western Melbourne </w:t>
+              <w:t xml:space="preserve">the data for the service district is aggregated under the service district name “Other”. For </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>example;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if Western Melbourne </w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">started </w:t>
             </w:r>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">phasing into the Scheme on 01-Oct-2018, it will be merged under “Other” service districts for the 30-Jun-2019 </w:t>
             </w:r>
             <w:r w:rsidR="004E27AB" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">data </w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -1771,142 +1822,171 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>TAS North</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="663D2A49" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>TAS North West</w:t>
-            </w:r>
+              <w:t xml:space="preserve">TAS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>North West</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="538C26F5" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>TAS South East</w:t>
-            </w:r>
+              <w:t xml:space="preserve">TAS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>South East</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="2F57651A" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>TAS South West</w:t>
-            </w:r>
+              <w:t xml:space="preserve">TAS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>South West</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="42BF692F" w14:textId="67521D81" w:rsidR="00AB3C5D" w:rsidRDefault="00AB3C5D" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2341" w14:paraId="635C54D6" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w14:paraId="635C54D6" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74389160" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DsbltyGrpNm</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="392E11CD" w14:textId="118AB892" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Disability group</w:t>
             </w:r>
             <w:r w:rsidR="00B77628" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -2089,71 +2169,73 @@
           </w:p>
           <w:p w14:paraId="198A228E" w14:textId="11311B31" w:rsidR="005D2341" w:rsidRDefault="00B77628" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ALL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2341" w14:paraId="3EAF3BF4" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w14:paraId="3EAF3BF4" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="682F78DF" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>AgeBnd</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="003CE8C5" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Age band</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2424,70 +2506,72 @@
           </w:p>
           <w:p w14:paraId="68CA947C" w14:textId="0CDEDD70" w:rsidR="00763046" w:rsidRDefault="00763046" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ALL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2341" w14:paraId="691000E6" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w14:paraId="691000E6" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="639BD07D" w14:textId="77777777" w:rsidR="005D2341" w:rsidRPr="00AA2F2B" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SILorSDA</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B9A24DF" w14:textId="31D586D3" w:rsidR="005D2341" w:rsidRPr="00AA2F2B" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SIL or SDA support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2668,71 +2752,73 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="593889EC" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2341" w14:paraId="4C0866EE" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w14:paraId="4C0866EE" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25FF65A0" w14:textId="52FEDDB2" w:rsidR="005D2341" w:rsidRDefault="008909BB" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SuppClass</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51EA7E72" w14:textId="168BCAA3" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Support </w:t>
             </w:r>
             <w:r w:rsidR="008909BB" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -2780,58 +2866,74 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>under which a participant receives necessary and reasonable funding</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="587C5152" w14:textId="16EC4971" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">“ALL” denotes all the support </w:t>
+              <w:t xml:space="preserve">“ALL” denotes all the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">support </w:t>
             </w:r>
             <w:r w:rsidR="00BA2106" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> classes </w:t>
+              <w:t xml:space="preserve"> classes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00BA2106" w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34488AC9" w14:textId="182AD345" w:rsidR="005D2341" w:rsidRDefault="00BE44F1" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -2908,70 +3010,73 @@
           </w:p>
           <w:p w14:paraId="693FB4CF" w14:textId="341C1F56" w:rsidR="007E0ECA" w:rsidRDefault="00763046" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Missing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2341" w14:paraId="7E7F6870" w14:textId="77777777" w:rsidTr="099A2E3E">
+      <w:tr w:rsidR="005D2341" w14:paraId="7E7F6870" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30ACD1E2" w14:textId="140C742C" w:rsidR="005D2341" w:rsidRPr="00377A63" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="099A2E3E">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="099A2E3E">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Utlstn</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70FC88C4" w14:textId="77777777" w:rsidR="005D2341" w:rsidRPr="00C758BF" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3003,51 +3108,50 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>refers to the amount of the plan budget that a participant uses</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2431343A" w14:textId="789ECB8E" w:rsidR="005D2341" w:rsidRPr="00377A63" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>This data considers a 6-month period</w:t>
             </w:r>
             <w:r w:rsidR="00900B76" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> ending </w:t>
             </w:r>
             <w:r w:rsidR="00CB20AD" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>one quarter prior to the balance date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53E46F7D" w14:textId="5DB33F66" w:rsidR="005D2341" w:rsidRPr="00377A63" w:rsidRDefault="461092DD" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
@@ -3109,51 +3213,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D95FFB3" w14:textId="77777777" w:rsidR="005D2341" w:rsidRPr="00C758BF" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Positive percentage values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DC31A82" w14:textId="00863962" w:rsidR="00CB20AD" w:rsidRPr="003D7AE3" w:rsidRDefault="00CB20AD">
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FF7154E" w14:textId="7563A3E9" w:rsidR="099A2E3E" w:rsidRDefault="099A2E3E" w:rsidP="099A2E3E">
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc13752023"/>
     </w:p>
     <w:p w14:paraId="78D69EF9" w14:textId="55EC6427" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00D0019B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>How to use the data</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
@@ -3190,248 +3293,365 @@
         <w:t>/Territories</w:t>
       </w:r>
       <w:r w:rsidR="005D2341" w:rsidRPr="005D2341">
         <w:t xml:space="preserve"> for sensory/speech impairment in participants aged 0 to </w:t>
       </w:r>
       <w:r w:rsidR="0019370C">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="005D2341" w:rsidRPr="005D2341">
         <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="49D05FEF" w14:textId="01152D4E" w:rsidR="005D2341" w:rsidRPr="001303C9" w:rsidRDefault="005D2341" w:rsidP="005D2341">
       <w:r>
         <w:t>To get the answer, apply the following filter</w:t>
       </w:r>
       <w:r w:rsidR="00460D31">
         <w:t>s to the data:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7738A5D2" w14:textId="530B18EA" w:rsidR="009522E1" w:rsidRDefault="00FC6165" w:rsidP="00FA6BAB">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>RprtDt=</w:t>
+        <w:t>RprtDt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>=</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6165">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Quarter end date</w:t>
+        <w:t xml:space="preserve">Quarter end </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC6165">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>date</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> , </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D2341">
-        <w:t xml:space="preserve">SrvcDstrctNm=”ALL”, DsbltyGrpNm=” Sensory/Speech”, AgeBnd=”0 to </w:t>
+        <w:t>SrvcDstrctNm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D2341">
+        <w:t>=”ALL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D2341">
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2341">
+        <w:t>DsbltyGrpNm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D2341">
+        <w:t xml:space="preserve">=” Sensory/Speech”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2341">
+        <w:t>AgeBnd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D2341">
+        <w:t xml:space="preserve">=”0 to </w:t>
       </w:r>
       <w:r w:rsidR="0019370C">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="005D2341">
-        <w:t>”, SILorSDA=”ALL”, SuppC</w:t>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2341">
+        <w:t>SILorSDA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D2341">
+        <w:t>=”ALL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D2341">
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D2341">
+        <w:t>SuppC</w:t>
       </w:r>
       <w:r w:rsidR="008909BB">
         <w:t>lass</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D2341">
-        <w:t>=“ALL”</w:t>
+        <w:t>=“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D2341">
+        <w:t>ALL”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533E6CB6" w14:textId="06358C1B" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="00D0019B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc19268205"/>
       <w:bookmarkStart w:id="13" w:name="_Toc20306786"/>
       <w:bookmarkStart w:id="14" w:name="_Toc25929115"/>
       <w:bookmarkStart w:id="15" w:name="_Toc26775133"/>
       <w:bookmarkStart w:id="16" w:name="_Toc203657035"/>
       <w:r>
         <w:t xml:space="preserve">Example 2: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="005D2341" w:rsidRPr="005D2341">
         <w:t xml:space="preserve">How does utilisation vary across NT for different disability </w:t>
       </w:r>
       <w:r w:rsidR="00E27BE8">
         <w:t xml:space="preserve">groups </w:t>
       </w:r>
       <w:r w:rsidR="005D2341" w:rsidRPr="005D2341">
         <w:t>in participants aged 0-</w:t>
       </w:r>
       <w:r w:rsidR="00FA543D">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="005D2341" w:rsidRPr="005D2341">
         <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="1CDD7309" w14:textId="720C908F" w:rsidR="005D2341" w:rsidRPr="001303C9" w:rsidRDefault="005D2341" w:rsidP="005D2341">
       <w:r>
         <w:t>To get the answer, apply the following filter</w:t>
       </w:r>
       <w:r w:rsidR="00460D31">
         <w:t xml:space="preserve">s to the data: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7692EFD7" w14:textId="63D885A3" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="005D2341">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>RprtDt=</w:t>
+        <w:t>RprtDt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>=</w:t>
       </w:r>
       <w:r w:rsidR="00FC6165" w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Quarter end date</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, StateCd=”NT”, SrvcDstrctNm=”ALL”, NDIAAgeBnd=”0 to </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>StateCd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>=”NT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SrvcDstrctNm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>=”ALL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>NDIAAgeBnd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">=”0 to </w:t>
       </w:r>
       <w:r w:rsidR="00FA543D">
         <w:t>8</w:t>
       </w:r>
       <w:r>
-        <w:t>”, SILorSDA=”ALL”,</w:t>
-      </w:r>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SILorSDA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>=”ALL”,</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008909BB">
         <w:t>SuppClass</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>=“ALL”</w:t>
+        <w:t>=“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>ALL”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4708A5D2" w14:textId="334710C5" w:rsidR="099A2E3E" w:rsidRDefault="099A2E3E"/>
     <w:p w14:paraId="7E08078F" w14:textId="77777777" w:rsidR="00615253" w:rsidRDefault="00615253" w:rsidP="00615253"/>
     <w:p w14:paraId="1516EDEA" w14:textId="4F0B93E6" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="18" w:name="_Toc13752024"/>
       <w:bookmarkStart w:id="19" w:name="_Toc203657036"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="2BB1F251" w14:textId="57FFE39D" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="51FCF470">
+    <w:p w14:paraId="2BB1F251" w14:textId="2501360C" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="51FCF470">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51FCF470">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Approved:</w:t>
       </w:r>
       <w:r w:rsidR="00306AF8" w:rsidRPr="51FCF470">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2106">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B3B0D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+      <w:r w:rsidR="008F7FF7">
+        <w:t>Mar 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534105DE" w14:textId="2D1C35E3" w:rsidR="000C4A57" w:rsidRPr="000E03E1" w:rsidRDefault="000B7A2E" w:rsidP="000C4A57">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="000C4A57" w:rsidRPr="000E03E1" w:rsidSect="0015088E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AB06A67" w14:textId="77777777" w:rsidR="00F71F60" w:rsidRDefault="00F71F60" w:rsidP="002679FC">
+    <w:p w14:paraId="45AC93DA" w14:textId="77777777" w:rsidR="00A60642" w:rsidRDefault="00A60642" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D327497" w14:textId="77777777" w:rsidR="00F71F60" w:rsidRDefault="00F71F60" w:rsidP="002679FC">
+    <w:p w14:paraId="08E2A9D9" w14:textId="77777777" w:rsidR="00A60642" w:rsidRDefault="00A60642" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3670,58 +3890,58 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C3D27" w:rsidRPr="002679FC">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5061DA9F" w14:textId="77777777" w:rsidR="00F71F60" w:rsidRDefault="00F71F60" w:rsidP="002679FC">
+    <w:p w14:paraId="4D8BAB18" w14:textId="77777777" w:rsidR="00A60642" w:rsidRDefault="00A60642" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69135250" w14:textId="77777777" w:rsidR="00F71F60" w:rsidRDefault="00F71F60" w:rsidP="002679FC">
+    <w:p w14:paraId="743DE025" w14:textId="77777777" w:rsidR="00A60642" w:rsidRDefault="00A60642" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09663B6B" w14:textId="77777777" w:rsidR="003C3D27" w:rsidRDefault="003C3D27" w:rsidP="003C3D27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3617"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -6026,50 +6246,51 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1181119647">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1968386209">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1395354698">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="419644873">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="216860762">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1394815043">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D630E"/>
     <w:rsid w:val="00001A97"/>
@@ -6112,50 +6333,51 @@
     <w:rsid w:val="00350464"/>
     <w:rsid w:val="00357D1A"/>
     <w:rsid w:val="00370316"/>
     <w:rsid w:val="00377A63"/>
     <w:rsid w:val="003857B4"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003C2543"/>
     <w:rsid w:val="003C3D27"/>
     <w:rsid w:val="003D19BD"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003D7AE3"/>
     <w:rsid w:val="003E336A"/>
     <w:rsid w:val="003E4107"/>
     <w:rsid w:val="003F4B9A"/>
     <w:rsid w:val="0041679E"/>
     <w:rsid w:val="00421B46"/>
     <w:rsid w:val="00422CD3"/>
     <w:rsid w:val="004306C1"/>
     <w:rsid w:val="00453EA6"/>
     <w:rsid w:val="00460D31"/>
     <w:rsid w:val="00461998"/>
     <w:rsid w:val="004677DE"/>
     <w:rsid w:val="004854BE"/>
     <w:rsid w:val="00487A4B"/>
     <w:rsid w:val="004924C6"/>
+    <w:rsid w:val="00493EB6"/>
     <w:rsid w:val="004B1F11"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004D5F80"/>
     <w:rsid w:val="004E27AB"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="00513DC7"/>
     <w:rsid w:val="00530BDC"/>
     <w:rsid w:val="00542C50"/>
     <w:rsid w:val="0054304B"/>
     <w:rsid w:val="00550B88"/>
     <w:rsid w:val="005577CF"/>
     <w:rsid w:val="005638D6"/>
     <w:rsid w:val="00570D8A"/>
     <w:rsid w:val="00593D96"/>
     <w:rsid w:val="0059472F"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="005B2B6C"/>
     <w:rsid w:val="005C349F"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005D0647"/>
     <w:rsid w:val="005D2341"/>
     <w:rsid w:val="005E5F9C"/>
     <w:rsid w:val="005E669D"/>
     <w:rsid w:val="005F21AA"/>
@@ -6173,62 +6395,64 @@
     <w:rsid w:val="00720CFD"/>
     <w:rsid w:val="0075002E"/>
     <w:rsid w:val="00763046"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="0079161F"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0265"/>
     <w:rsid w:val="007B238D"/>
     <w:rsid w:val="007E0ECA"/>
     <w:rsid w:val="00804131"/>
     <w:rsid w:val="008055DA"/>
     <w:rsid w:val="008070D3"/>
     <w:rsid w:val="0080741B"/>
     <w:rsid w:val="008103E6"/>
     <w:rsid w:val="008112D0"/>
     <w:rsid w:val="00814D76"/>
     <w:rsid w:val="00843B54"/>
     <w:rsid w:val="008512D9"/>
     <w:rsid w:val="00853F34"/>
     <w:rsid w:val="00860924"/>
     <w:rsid w:val="008909BB"/>
     <w:rsid w:val="0089311B"/>
     <w:rsid w:val="008A0EC0"/>
     <w:rsid w:val="008A61A1"/>
     <w:rsid w:val="008A62F7"/>
+    <w:rsid w:val="008F7FF7"/>
     <w:rsid w:val="00900B76"/>
     <w:rsid w:val="00916380"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="0093441F"/>
     <w:rsid w:val="00937682"/>
     <w:rsid w:val="009522E1"/>
     <w:rsid w:val="009608A5"/>
     <w:rsid w:val="009A41BC"/>
     <w:rsid w:val="009B5CD0"/>
     <w:rsid w:val="00A075CF"/>
     <w:rsid w:val="00A34AE9"/>
     <w:rsid w:val="00A4174F"/>
+    <w:rsid w:val="00A60642"/>
     <w:rsid w:val="00A71192"/>
     <w:rsid w:val="00A85400"/>
     <w:rsid w:val="00A87366"/>
     <w:rsid w:val="00A87F21"/>
     <w:rsid w:val="00AA2F2B"/>
     <w:rsid w:val="00AB3C5D"/>
     <w:rsid w:val="00AD241C"/>
     <w:rsid w:val="00AE2B41"/>
     <w:rsid w:val="00B065EC"/>
     <w:rsid w:val="00B145A5"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00B35514"/>
     <w:rsid w:val="00B61245"/>
     <w:rsid w:val="00B71C91"/>
     <w:rsid w:val="00B73D68"/>
     <w:rsid w:val="00B77628"/>
     <w:rsid w:val="00B82EB3"/>
     <w:rsid w:val="00B85596"/>
     <w:rsid w:val="00B917F1"/>
     <w:rsid w:val="00B92782"/>
     <w:rsid w:val="00BA2106"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BB43D1"/>
     <w:rsid w:val="00BB4C53"/>
     <w:rsid w:val="00BE1DF7"/>
@@ -7857,54 +8081,56 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C718C"/>
     <w:rsid w:val="001C4F6C"/>
     <w:rsid w:val="00285D02"/>
     <w:rsid w:val="00294E7F"/>
     <w:rsid w:val="004377CD"/>
+    <w:rsid w:val="00493EB6"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="00755E7B"/>
     <w:rsid w:val="007C718C"/>
+    <w:rsid w:val="007E2D11"/>
     <w:rsid w:val="008103E6"/>
     <w:rsid w:val="008C1479"/>
     <w:rsid w:val="009505BA"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00BE4917"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
@@ -8622,51 +8848,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -8869,92 +9100,87 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
     <SharedWithUsers xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a">
       <UserInfo>
         <DisplayName>Lindquist, Michael</DisplayName>
         <AccountId>354</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D3D015-9DB3-4F86-B38A-7B726F5D31AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{489F3A84-5BBE-4B0D-9FB3-50211B3905AB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A88786F-4AC4-4053-8157-99085C948E36}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D3D015-9DB3-4F86-B38A-7B726F5D31AF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>754</Words>
   <Characters>4301</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>