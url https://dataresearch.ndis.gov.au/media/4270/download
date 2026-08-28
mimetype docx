--- v3 (2026-06-06)
+++ v4 (2026-08-28)
@@ -673,142 +673,142 @@
       <w:r w:rsidR="006C10C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> group</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and support </w:t>
       </w:r>
       <w:r w:rsidR="00336FB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>class</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653C63C0" w14:textId="63E90E79" w:rsidR="6037069C" w:rsidRDefault="6037069C" w:rsidP="6037069C">
+    <w:p w14:paraId="653C63C0" w14:textId="07E5E161" w:rsidR="6037069C" w:rsidRDefault="6037069C" w:rsidP="6037069C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilisation refers to the amount of the plan budget that a participant uses. This data considers payments made in a 6-month period ending 3 months prior to the reporting date to allow for payments for supports which have occurred in those 6 months to be included. For example, the data reported as </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30 June 20</w:t>
       </w:r>
       <w:r w:rsidR="5083A477" w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="002B3B0D">
+      <w:r w:rsidR="007A328D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> considers supports provided during 1 October 20</w:t>
       </w:r>
       <w:r w:rsidR="1674FEC8" w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="002B3B0D">
+      <w:r w:rsidR="007A328D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 31 March 20</w:t>
       </w:r>
       <w:r w:rsidR="18A49E14" w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="002B3B0D">
+      <w:r w:rsidR="007A328D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and paid for by 30 June 20</w:t>
       </w:r>
       <w:r w:rsidR="1764B803" w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="002B3B0D">
+      <w:r w:rsidR="007A328D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="099A2E3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571034A5" w14:textId="77777777" w:rsidR="005577CF" w:rsidRPr="0015581B" w:rsidRDefault="005577CF" w:rsidP="005577CF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -1016,91 +1016,98 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>The data set may have multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52F8AC55" w14:textId="4BE83729" w:rsidR="0012072C" w:rsidRDefault="0012072C" w:rsidP="099A2E3E">
+          <w:p w14:paraId="52F8AC55" w14:textId="17A30076" w:rsidR="0012072C" w:rsidRDefault="0012072C" w:rsidP="099A2E3E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="002B3B0D">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="007A328D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
+            <w:r w:rsidR="007A328D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Jun</w:t>
+            </w:r>
             <w:r w:rsidR="008F7FF7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Mar-26</w:t>
+              <w:t>-26</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18FA4E0D" w14:textId="153BC58E" w:rsidR="00F865A7" w:rsidRPr="006E54A8" w:rsidRDefault="00F865A7" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D2341" w14:paraId="23FB488C" w14:textId="77777777" w:rsidTr="008F7FF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36AF1C1F" w14:textId="77777777" w:rsidR="005D2341" w:rsidRDefault="005D2341" w:rsidP="099A2E3E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -1706,67 +1713,51 @@
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">service districts are only </w:t>
             </w:r>
             <w:r w:rsidR="001505EB" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>shown separately in the results</w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> if the NDIS commenced in their area at least 12 months before the reporting date, otherwise </w:t>
             </w:r>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">the data for the service district is aggregated under the service district name “Other”. For </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> if Western Melbourne </w:t>
+              <w:t xml:space="preserve">the data for the service district is aggregated under the service district name “Other”. For example; if Western Melbourne </w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">started </w:t>
             </w:r>
             <w:r w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">phasing into the Scheme on 01-Oct-2018, it will be merged under “Other” service districts for the 30-Jun-2019 </w:t>
             </w:r>
             <w:r w:rsidR="004E27AB" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">data </w:t>
             </w:r>
             <w:r w:rsidR="00280AE7" w:rsidRPr="099A2E3E">
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -3526,132 +3517,135 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>=“</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>ALL”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4708A5D2" w14:textId="334710C5" w:rsidR="099A2E3E" w:rsidRDefault="099A2E3E"/>
     <w:p w14:paraId="7E08078F" w14:textId="77777777" w:rsidR="00615253" w:rsidRDefault="00615253" w:rsidP="00615253"/>
     <w:p w14:paraId="1516EDEA" w14:textId="4F0B93E6" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="18" w:name="_Toc13752024"/>
       <w:bookmarkStart w:id="19" w:name="_Toc203657036"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="2BB1F251" w14:textId="2501360C" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="51FCF470">
+    <w:p w14:paraId="2BB1F251" w14:textId="77FD90C8" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="51FCF470">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51FCF470">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Approved:</w:t>
       </w:r>
       <w:r w:rsidR="00306AF8" w:rsidRPr="51FCF470">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2106">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007A328D">
+        <w:t>June</w:t>
+      </w:r>
       <w:r w:rsidR="008F7FF7">
-        <w:t>Mar 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534105DE" w14:textId="2D1C35E3" w:rsidR="000C4A57" w:rsidRPr="000E03E1" w:rsidRDefault="000B7A2E" w:rsidP="000C4A57">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="000C4A57" w:rsidRPr="000E03E1" w:rsidSect="0015088E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45AC93DA" w14:textId="77777777" w:rsidR="00A60642" w:rsidRDefault="00A60642" w:rsidP="002679FC">
+    <w:p w14:paraId="6AFFC7A6" w14:textId="77777777" w:rsidR="009C0528" w:rsidRDefault="009C0528" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08E2A9D9" w14:textId="77777777" w:rsidR="00A60642" w:rsidRDefault="00A60642" w:rsidP="002679FC">
+    <w:p w14:paraId="661DCBC9" w14:textId="77777777" w:rsidR="009C0528" w:rsidRDefault="009C0528" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3890,58 +3884,58 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C3D27" w:rsidRPr="002679FC">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D8BAB18" w14:textId="77777777" w:rsidR="00A60642" w:rsidRDefault="00A60642" w:rsidP="002679FC">
+    <w:p w14:paraId="10547588" w14:textId="77777777" w:rsidR="009C0528" w:rsidRDefault="009C0528" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="743DE025" w14:textId="77777777" w:rsidR="00A60642" w:rsidRDefault="00A60642" w:rsidP="002679FC">
+    <w:p w14:paraId="5970F307" w14:textId="77777777" w:rsidR="009C0528" w:rsidRDefault="009C0528" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09663B6B" w14:textId="77777777" w:rsidR="003C3D27" w:rsidRDefault="003C3D27" w:rsidP="003C3D27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3617"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -6375,80 +6369,82 @@
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="005B2B6C"/>
     <w:rsid w:val="005C349F"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005D0647"/>
     <w:rsid w:val="005D2341"/>
     <w:rsid w:val="005E5F9C"/>
     <w:rsid w:val="005E669D"/>
     <w:rsid w:val="005F21AA"/>
     <w:rsid w:val="00612183"/>
     <w:rsid w:val="00615253"/>
     <w:rsid w:val="00667792"/>
     <w:rsid w:val="0069728F"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006C0807"/>
     <w:rsid w:val="006C10C9"/>
     <w:rsid w:val="006D0066"/>
     <w:rsid w:val="006E54A8"/>
     <w:rsid w:val="006F12F2"/>
     <w:rsid w:val="00717FA3"/>
     <w:rsid w:val="00720CFD"/>
     <w:rsid w:val="0075002E"/>
     <w:rsid w:val="00763046"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="0079161F"/>
+    <w:rsid w:val="007A328D"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0265"/>
     <w:rsid w:val="007B238D"/>
     <w:rsid w:val="007E0ECA"/>
     <w:rsid w:val="00804131"/>
     <w:rsid w:val="008055DA"/>
     <w:rsid w:val="008070D3"/>
     <w:rsid w:val="0080741B"/>
     <w:rsid w:val="008103E6"/>
     <w:rsid w:val="008112D0"/>
     <w:rsid w:val="00814D76"/>
     <w:rsid w:val="00843B54"/>
     <w:rsid w:val="008512D9"/>
     <w:rsid w:val="00853F34"/>
     <w:rsid w:val="00860924"/>
     <w:rsid w:val="008909BB"/>
     <w:rsid w:val="0089311B"/>
     <w:rsid w:val="008A0EC0"/>
     <w:rsid w:val="008A61A1"/>
     <w:rsid w:val="008A62F7"/>
     <w:rsid w:val="008F7FF7"/>
     <w:rsid w:val="00900B76"/>
     <w:rsid w:val="00916380"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="0093441F"/>
     <w:rsid w:val="00937682"/>
     <w:rsid w:val="009522E1"/>
     <w:rsid w:val="009608A5"/>
     <w:rsid w:val="009A41BC"/>
     <w:rsid w:val="009B5CD0"/>
+    <w:rsid w:val="009C0528"/>
     <w:rsid w:val="00A075CF"/>
     <w:rsid w:val="00A34AE9"/>
     <w:rsid w:val="00A4174F"/>
     <w:rsid w:val="00A60642"/>
     <w:rsid w:val="00A71192"/>
     <w:rsid w:val="00A85400"/>
     <w:rsid w:val="00A87366"/>
     <w:rsid w:val="00A87F21"/>
     <w:rsid w:val="00AA2F2B"/>
     <w:rsid w:val="00AB3C5D"/>
     <w:rsid w:val="00AD241C"/>
     <w:rsid w:val="00AE2B41"/>
     <w:rsid w:val="00B065EC"/>
     <w:rsid w:val="00B145A5"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00B35514"/>
     <w:rsid w:val="00B61245"/>
     <w:rsid w:val="00B71C91"/>
     <w:rsid w:val="00B73D68"/>
     <w:rsid w:val="00B77628"/>
     <w:rsid w:val="00B82EB3"/>
     <w:rsid w:val="00B85596"/>
     <w:rsid w:val="00B917F1"/>
     <w:rsid w:val="00B92782"/>
     <w:rsid w:val="00BA2106"/>
@@ -6456,50 +6452,51 @@
     <w:rsid w:val="00BB43D1"/>
     <w:rsid w:val="00BB4C53"/>
     <w:rsid w:val="00BE1DF7"/>
     <w:rsid w:val="00BE44F1"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF391F"/>
     <w:rsid w:val="00C27E81"/>
     <w:rsid w:val="00C34B01"/>
     <w:rsid w:val="00C535C9"/>
     <w:rsid w:val="00C758BF"/>
     <w:rsid w:val="00C87E56"/>
     <w:rsid w:val="00CB13F5"/>
     <w:rsid w:val="00CB20AD"/>
     <w:rsid w:val="00CC6A0E"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D03662"/>
     <w:rsid w:val="00D24C8E"/>
     <w:rsid w:val="00D35468"/>
     <w:rsid w:val="00D423B9"/>
     <w:rsid w:val="00D47619"/>
     <w:rsid w:val="00D479A8"/>
     <w:rsid w:val="00D76F17"/>
     <w:rsid w:val="00DB264E"/>
     <w:rsid w:val="00DE17BF"/>
     <w:rsid w:val="00DE214C"/>
+    <w:rsid w:val="00E04832"/>
     <w:rsid w:val="00E27BE8"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E415FB"/>
     <w:rsid w:val="00E471EC"/>
     <w:rsid w:val="00E80322"/>
     <w:rsid w:val="00E8161A"/>
     <w:rsid w:val="00E819CD"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EF43CF"/>
     <w:rsid w:val="00F211E3"/>
     <w:rsid w:val="00F440DE"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F71F60"/>
     <w:rsid w:val="00F75E82"/>
     <w:rsid w:val="00F865A7"/>
     <w:rsid w:val="00FA543D"/>
     <w:rsid w:val="00FA6BAB"/>
     <w:rsid w:val="00FA7DE7"/>
     <w:rsid w:val="00FB322F"/>
     <w:rsid w:val="00FB3389"/>
     <w:rsid w:val="00FC6165"/>
     <w:rsid w:val="00FD47E3"/>
     <w:rsid w:val="00FE5BB5"/>
     <w:rsid w:val="00FF4AE8"/>
     <w:rsid w:val="05F6F338"/>
@@ -8077,65 +8074,67 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C718C"/>
+    <w:rsid w:val="001C338E"/>
     <w:rsid w:val="001C4F6C"/>
     <w:rsid w:val="00285D02"/>
     <w:rsid w:val="00294E7F"/>
     <w:rsid w:val="004377CD"/>
     <w:rsid w:val="00493EB6"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="00755E7B"/>
     <w:rsid w:val="007C718C"/>
     <w:rsid w:val="007E2D11"/>
     <w:rsid w:val="008103E6"/>
     <w:rsid w:val="008C1479"/>
     <w:rsid w:val="009505BA"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00BE4917"/>
+    <w:rsid w:val="00E04832"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -8848,59 +8847,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -9099,118 +9089,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
     <SharedWithUsers xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a">
       <UserInfo>
         <DisplayName>Lindquist, Michael</DisplayName>
         <AccountId>354</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2735B89-0874-4FE9-B425-2B2D87C2FFC0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D3D015-9DB3-4F86-B38A-7B726F5D31AF}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D3D015-9DB3-4F86-B38A-7B726F5D31AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>754</Words>
-  <Characters>4301</Characters>
+  <Characters>4302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5045</CharactersWithSpaces>
+  <CharactersWithSpaces>5046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HOPPER, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>