--- v2 (2026-02-24)
+++ v3 (2026-06-06)
@@ -586,171 +586,182 @@
         <w:t>. These diagnoses</w:t>
       </w:r>
       <w:r w:rsidR="00855F70">
         <w:t xml:space="preserve"> are based on </w:t>
       </w:r>
       <w:r w:rsidR="00AA4C46">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00D02437" w:rsidRPr="00D02437">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>International Classification of Diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D02437">
         <w:t xml:space="preserve"> (ICD).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490DFF2D" w14:textId="77777777" w:rsidR="00901C2C" w:rsidRDefault="00901C2C" w:rsidP="003537FB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Budget Utilisation Possible Values and Rules"/>
         <w:tblDescription w:val="This table contains utilisation of funds by state, service district, disability, age and support type. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2062"/>
         <w:gridCol w:w="2197"/>
         <w:gridCol w:w="3249"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007124D7" w14:paraId="5AA47D6C" w14:textId="77777777" w:rsidTr="5AF767D3">
+      <w:tr w:rsidR="007124D7" w14:paraId="5AA47D6C" w14:textId="77777777" w:rsidTr="00F16E42">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53046A21" w14:textId="77777777" w:rsidR="007124D7" w:rsidRPr="009465EB" w:rsidRDefault="007124D7" w:rsidP="5AF767D3">
+          <w:p w14:paraId="53046A21" w14:textId="77777777" w:rsidR="007124D7" w:rsidRPr="009465EB" w:rsidRDefault="007124D7" w:rsidP="00F16E42">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B685E62" w14:textId="77777777" w:rsidR="007124D7" w:rsidRPr="009465EB" w:rsidRDefault="007124D7" w:rsidP="5AF767D3">
+          <w:p w14:paraId="6B685E62" w14:textId="77777777" w:rsidR="007124D7" w:rsidRPr="009465EB" w:rsidRDefault="007124D7" w:rsidP="00F16E42">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3249" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF9D31C" w14:textId="77777777" w:rsidR="007124D7" w:rsidRPr="009465EB" w:rsidRDefault="007124D7" w:rsidP="5AF767D3">
+          <w:p w14:paraId="1DF9D31C" w14:textId="77777777" w:rsidR="007124D7" w:rsidRPr="009465EB" w:rsidRDefault="007124D7" w:rsidP="00F16E42">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1424963E" w14:textId="10765D19" w:rsidR="007124D7" w:rsidRPr="009465EB" w:rsidRDefault="00CF3CDE" w:rsidP="5AF767D3">
+          <w:p w14:paraId="1424963E" w14:textId="10765D19" w:rsidR="007124D7" w:rsidRPr="009465EB" w:rsidRDefault="00CF3CDE" w:rsidP="00F16E42">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample </w:t>
             </w:r>
             <w:r w:rsidR="007124D7" w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Possible Values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007124D7" w:rsidRPr="00EE4219" w14:paraId="2301CE96" w14:textId="77777777" w:rsidTr="5AF767D3">
+      <w:tr w:rsidR="007124D7" w:rsidRPr="00EE4219" w14:paraId="2301CE96" w14:textId="77777777" w:rsidTr="00F16E42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="736C7B36" w14:textId="77777777" w:rsidR="007124D7" w:rsidRDefault="007124D7" w:rsidP="5AF767D3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RprtDt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
@@ -802,51 +813,73 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The data set may have multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1E8BE0" w14:textId="28AAE680" w:rsidR="00595FDE" w:rsidRDefault="00595FDE" w:rsidP="00595FDE">
+          <w:p w14:paraId="189061A9" w14:textId="5DB609DA" w:rsidR="00F16E42" w:rsidRDefault="00F16E42" w:rsidP="00595FDE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31-Mar-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F1E8BE0" w14:textId="362084B8" w:rsidR="00595FDE" w:rsidRDefault="00595FDE" w:rsidP="00595FDE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -956,51 +989,51 @@
           </w:p>
           <w:p w14:paraId="1DDC2EF2" w14:textId="37324CBA" w:rsidR="003457E1" w:rsidRPr="00D02437" w:rsidRDefault="00EF204F" w:rsidP="5AF767D3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F619B7" w:rsidRPr="00EE4219" w14:paraId="64E1A857" w14:textId="77777777" w:rsidTr="5AF767D3">
+      <w:tr w:rsidR="00F619B7" w:rsidRPr="00EE4219" w14:paraId="64E1A857" w14:textId="77777777" w:rsidTr="00F16E42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="212E87B5" w14:textId="24A2EEA2" w:rsidR="00F619B7" w:rsidRPr="00F833A3" w:rsidRDefault="00F619B7" w:rsidP="5AF767D3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>StateCd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
@@ -1311,56 +1344,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FDF4EDF" w14:textId="665D9FAB" w:rsidR="00F619B7" w:rsidRPr="00F833A3" w:rsidRDefault="00136BDB" w:rsidP="5AF767D3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007124D7" w14:paraId="4672BE65" w14:textId="77777777" w:rsidTr="5AF767D3">
+      <w:tr w:rsidR="007124D7" w14:paraId="4672BE65" w14:textId="77777777" w:rsidTr="00F16E42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4339085F" w14:textId="7ED9E1E7" w:rsidR="007124D7" w:rsidRDefault="00F25456" w:rsidP="5AF767D3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>NDIS</w:t>
             </w:r>
             <w:r w:rsidR="007124D7" w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1579,51 +1613,51 @@
           </w:p>
           <w:p w14:paraId="041C22E1" w14:textId="19D3539A" w:rsidR="007124D7" w:rsidRDefault="00813ED8" w:rsidP="5AF767D3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007124D7" w14:paraId="77021436" w14:textId="77777777" w:rsidTr="5AF767D3">
+      <w:tr w:rsidR="007124D7" w14:paraId="77021436" w14:textId="77777777" w:rsidTr="00F16E42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AFF0C6C" w14:textId="0FAE7634" w:rsidR="007124D7" w:rsidRDefault="00F25456" w:rsidP="5AF767D3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ICDDsbltyNm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
@@ -1792,51 +1826,51 @@
           </w:p>
           <w:p w14:paraId="4670F8B5" w14:textId="2A458D35" w:rsidR="00813ED8" w:rsidRDefault="00813ED8" w:rsidP="5AF767D3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007124D7" w14:paraId="5AD04018" w14:textId="77777777" w:rsidTr="5AF767D3">
+      <w:tr w:rsidR="007124D7" w14:paraId="5AD04018" w14:textId="77777777" w:rsidTr="00F16E42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25CE615E" w14:textId="24AEE309" w:rsidR="007124D7" w:rsidRPr="00AA2F2B" w:rsidRDefault="00F25456" w:rsidP="5AF767D3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Primary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
@@ -1965,51 +1999,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Numerical values greater than zero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007124D7" w14:paraId="4BB71BDA" w14:textId="77777777" w:rsidTr="5AF767D3">
+      <w:tr w:rsidR="007124D7" w14:paraId="4BB71BDA" w14:textId="77777777" w:rsidTr="00F16E42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0237CD89" w14:textId="3A7B3187" w:rsidR="007124D7" w:rsidRDefault="00F25456" w:rsidP="5AF767D3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
@@ -2241,78 +2275,71 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00860313">
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Autism disability group</w:t>
       </w:r>
       <w:r w:rsidR="00860313">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A3883A" w14:textId="77777777" w:rsidR="00557D8E" w:rsidRPr="009E411E" w:rsidRDefault="00557D8E" w:rsidP="003537FB"/>
     <w:p w14:paraId="09EC4296" w14:textId="1F55BA51" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc203656623"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="47C33082" w14:textId="00725F89" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="098A84F7">
+    <w:p w14:paraId="47C33082" w14:textId="558041EF" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="098A84F7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="098A84F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved: </w:t>
       </w:r>
-      <w:r w:rsidR="00012A5C">
+      <w:r w:rsidR="00F16E42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Dec</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t>Mar 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267B34E8" w14:textId="75920FDA" w:rsidR="002F0D68" w:rsidRPr="008B0EF6" w:rsidRDefault="000B7A2E" w:rsidP="00BF000D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -5405,50 +5432,51 @@
     <w:rsid w:val="006751D3"/>
     <w:rsid w:val="0068760E"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006B5B72"/>
     <w:rsid w:val="006C0807"/>
     <w:rsid w:val="006D0066"/>
     <w:rsid w:val="007003AB"/>
     <w:rsid w:val="007124D7"/>
     <w:rsid w:val="007472C4"/>
     <w:rsid w:val="0075333E"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0265"/>
     <w:rsid w:val="007B238D"/>
     <w:rsid w:val="00804131"/>
     <w:rsid w:val="008070D3"/>
     <w:rsid w:val="008112D0"/>
     <w:rsid w:val="00813ED8"/>
     <w:rsid w:val="00814D76"/>
     <w:rsid w:val="008210E6"/>
     <w:rsid w:val="00843B54"/>
     <w:rsid w:val="00854883"/>
     <w:rsid w:val="00855F70"/>
     <w:rsid w:val="00860313"/>
     <w:rsid w:val="00860924"/>
+    <w:rsid w:val="008742FC"/>
     <w:rsid w:val="0089311B"/>
     <w:rsid w:val="008A0353"/>
     <w:rsid w:val="008A61A1"/>
     <w:rsid w:val="008B0EF6"/>
     <w:rsid w:val="008B12E7"/>
     <w:rsid w:val="008E4179"/>
     <w:rsid w:val="008F0766"/>
     <w:rsid w:val="008F4C3F"/>
     <w:rsid w:val="00901C2C"/>
     <w:rsid w:val="00904162"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00937682"/>
     <w:rsid w:val="00940B30"/>
     <w:rsid w:val="009522E1"/>
     <w:rsid w:val="00995094"/>
     <w:rsid w:val="009A41BC"/>
     <w:rsid w:val="009B2874"/>
     <w:rsid w:val="009C1C14"/>
     <w:rsid w:val="009E411E"/>
     <w:rsid w:val="009E4D25"/>
     <w:rsid w:val="009E5B98"/>
     <w:rsid w:val="00A01717"/>
     <w:rsid w:val="00A075CF"/>
     <w:rsid w:val="00A42417"/>
     <w:rsid w:val="00A43A09"/>
@@ -5493,50 +5521,51 @@
     <w:rsid w:val="00CF3CDE"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D02437"/>
     <w:rsid w:val="00D403AD"/>
     <w:rsid w:val="00D47619"/>
     <w:rsid w:val="00D76F17"/>
     <w:rsid w:val="00D82B4D"/>
     <w:rsid w:val="00DA135E"/>
     <w:rsid w:val="00DA5789"/>
     <w:rsid w:val="00DD4000"/>
     <w:rsid w:val="00DE214C"/>
     <w:rsid w:val="00DE7EBC"/>
     <w:rsid w:val="00E1636D"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E67859"/>
     <w:rsid w:val="00E70D15"/>
     <w:rsid w:val="00E819CD"/>
     <w:rsid w:val="00EA0940"/>
     <w:rsid w:val="00EB277B"/>
     <w:rsid w:val="00EC0EF6"/>
     <w:rsid w:val="00ED0174"/>
     <w:rsid w:val="00ED6B35"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EE4065"/>
     <w:rsid w:val="00EF204F"/>
+    <w:rsid w:val="00F16E42"/>
     <w:rsid w:val="00F25456"/>
     <w:rsid w:val="00F440DE"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F46BAF"/>
     <w:rsid w:val="00F50D4F"/>
     <w:rsid w:val="00F619B7"/>
     <w:rsid w:val="00F66AD8"/>
     <w:rsid w:val="00F75E82"/>
     <w:rsid w:val="00F833A3"/>
     <w:rsid w:val="00FA4776"/>
     <w:rsid w:val="00FA6BAB"/>
     <w:rsid w:val="00FB3389"/>
     <w:rsid w:val="00FD1751"/>
     <w:rsid w:val="00FF149B"/>
     <w:rsid w:val="00FF4AE8"/>
     <w:rsid w:val="098A84F7"/>
     <w:rsid w:val="14137E3B"/>
     <w:rsid w:val="2242242A"/>
     <w:rsid w:val="32485605"/>
     <w:rsid w:val="42B70674"/>
     <w:rsid w:val="48EB3D0F"/>
     <w:rsid w:val="5AF767D3"/>
     <w:rsid w:val="62EB2725"/>
     <w:rsid w:val="7E234824"/>
   </w:rsids>
@@ -7117,50 +7146,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F85E2A"/>
     <w:rsid w:val="00200C2C"/>
     <w:rsid w:val="0033669C"/>
     <w:rsid w:val="004B5D50"/>
     <w:rsid w:val="004E271D"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="00527218"/>
     <w:rsid w:val="005A465B"/>
     <w:rsid w:val="005B10B1"/>
+    <w:rsid w:val="008742FC"/>
     <w:rsid w:val="00AF7910"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00ED0174"/>
     <w:rsid w:val="00F85E2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
@@ -7877,50 +7907,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -8119,126 +8169,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45E2A4DC-17AD-4B0C-9615-CBD6D8CBA5F6}"/>
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A736B90F-00D3-4D3A-B2F0-F5FD7C671F6C}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3965193-9493-44CD-9931-C6C1AE595AE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>527</Words>
-  <Characters>3008</Characters>
+  <Words>529</Words>
+  <Characters>3016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3528</CharactersWithSpaces>
+  <CharactersWithSpaces>3538</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HOPPER, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>