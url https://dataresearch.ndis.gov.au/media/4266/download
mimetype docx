--- v3 (2026-06-06)
+++ v4 (2026-08-28)
@@ -813,51 +813,73 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The data set may have multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="189061A9" w14:textId="5DB609DA" w:rsidR="00F16E42" w:rsidRDefault="00F16E42" w:rsidP="00595FDE">
+          <w:p w14:paraId="3B2B9481" w14:textId="77777777" w:rsidR="0034438D" w:rsidRDefault="0034438D" w:rsidP="00595FDE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30-Jun-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189061A9" w14:textId="20280A9B" w:rsidR="00F16E42" w:rsidRDefault="00F16E42" w:rsidP="00595FDE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31-Mar-26</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F1E8BE0" w14:textId="362084B8" w:rsidR="00595FDE" w:rsidRDefault="00595FDE" w:rsidP="00595FDE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -1322,73 +1344,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VIC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2952BE5C" w14:textId="77777777" w:rsidR="00136BDB" w:rsidRDefault="00136BDB" w:rsidP="5AF767D3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>WA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FDF4EDF" w14:textId="665D9FAB" w:rsidR="00F619B7" w:rsidRPr="00F833A3" w:rsidRDefault="00136BDB" w:rsidP="5AF767D3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007124D7" w14:paraId="4672BE65" w14:textId="77777777" w:rsidTr="00F16E42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2062" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4339085F" w14:textId="7ED9E1E7" w:rsidR="007124D7" w:rsidRDefault="00F25456" w:rsidP="5AF767D3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AF767D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -2275,126 +2297,133 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00860313">
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Autism disability group</w:t>
       </w:r>
       <w:r w:rsidR="00860313">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A3883A" w14:textId="77777777" w:rsidR="00557D8E" w:rsidRPr="009E411E" w:rsidRDefault="00557D8E" w:rsidP="003537FB"/>
     <w:p w14:paraId="09EC4296" w14:textId="1F55BA51" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc203656623"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="47C33082" w14:textId="558041EF" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="098A84F7">
+    <w:p w14:paraId="47C33082" w14:textId="37102531" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="098A84F7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="098A84F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved: </w:t>
       </w:r>
+      <w:r w:rsidR="0034438D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
       <w:r w:rsidR="00F16E42">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Mar 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267B34E8" w14:textId="75920FDA" w:rsidR="002F0D68" w:rsidRPr="008B0EF6" w:rsidRDefault="000B7A2E" w:rsidP="00BF000D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="002F0D68" w:rsidRPr="008B0EF6" w:rsidSect="008A0353">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D2C896A" w14:textId="77777777" w:rsidR="00645CCD" w:rsidRDefault="00645CCD" w:rsidP="002679FC">
+    <w:p w14:paraId="43AB51FE" w14:textId="77777777" w:rsidR="0017038E" w:rsidRDefault="0017038E" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="582A6987" w14:textId="77777777" w:rsidR="00645CCD" w:rsidRDefault="00645CCD" w:rsidP="002679FC">
+    <w:p w14:paraId="13B90672" w14:textId="77777777" w:rsidR="0017038E" w:rsidRDefault="0017038E" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2633,58 +2662,58 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C3D27" w:rsidRPr="002679FC">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00F70B40" w14:textId="77777777" w:rsidR="00645CCD" w:rsidRDefault="00645CCD" w:rsidP="002679FC">
+    <w:p w14:paraId="1C6EE4F1" w14:textId="77777777" w:rsidR="0017038E" w:rsidRDefault="0017038E" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C45AB62" w14:textId="77777777" w:rsidR="00645CCD" w:rsidRDefault="00645CCD" w:rsidP="002679FC">
+    <w:p w14:paraId="079C7613" w14:textId="77777777" w:rsidR="0017038E" w:rsidRDefault="0017038E" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F2B30E5" w14:textId="77777777" w:rsidR="003C3D27" w:rsidRDefault="003C3D27" w:rsidP="003C3D27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3617"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -5346,65 +5375,67 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D630E"/>
     <w:rsid w:val="00001A97"/>
     <w:rsid w:val="00012A5C"/>
     <w:rsid w:val="00044A3F"/>
     <w:rsid w:val="0006477E"/>
     <w:rsid w:val="00092863"/>
     <w:rsid w:val="00093DBD"/>
     <w:rsid w:val="000A19FD"/>
     <w:rsid w:val="000A45D4"/>
     <w:rsid w:val="000B40E5"/>
     <w:rsid w:val="000B4E58"/>
     <w:rsid w:val="000B7A2E"/>
     <w:rsid w:val="000D630E"/>
     <w:rsid w:val="00111382"/>
     <w:rsid w:val="0011294A"/>
     <w:rsid w:val="0012309C"/>
     <w:rsid w:val="00136BDB"/>
     <w:rsid w:val="001501BA"/>
+    <w:rsid w:val="0017038E"/>
     <w:rsid w:val="00197A8D"/>
     <w:rsid w:val="001B0895"/>
     <w:rsid w:val="001C0527"/>
     <w:rsid w:val="001C5440"/>
     <w:rsid w:val="001E55C4"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="002679FC"/>
     <w:rsid w:val="00282AB6"/>
     <w:rsid w:val="002D39D5"/>
     <w:rsid w:val="002F0D68"/>
     <w:rsid w:val="003026AD"/>
     <w:rsid w:val="00326225"/>
     <w:rsid w:val="00327C41"/>
     <w:rsid w:val="0033669C"/>
     <w:rsid w:val="00343949"/>
+    <w:rsid w:val="0034438D"/>
     <w:rsid w:val="003457E1"/>
     <w:rsid w:val="00346D61"/>
     <w:rsid w:val="00350DE3"/>
     <w:rsid w:val="003537FB"/>
     <w:rsid w:val="00357D1A"/>
     <w:rsid w:val="003A2B7A"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003C2543"/>
     <w:rsid w:val="003C3D27"/>
     <w:rsid w:val="003D26E7"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003E336A"/>
     <w:rsid w:val="003E3EE2"/>
     <w:rsid w:val="00421B46"/>
     <w:rsid w:val="00455A35"/>
     <w:rsid w:val="00480529"/>
     <w:rsid w:val="00487A4B"/>
     <w:rsid w:val="004924C6"/>
     <w:rsid w:val="004B29C2"/>
     <w:rsid w:val="004B41DF"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004D5F80"/>
     <w:rsid w:val="004E271D"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="00503C86"/>
@@ -5532,50 +5563,51 @@
     <w:rsid w:val="00DE7EBC"/>
     <w:rsid w:val="00E1636D"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E67859"/>
     <w:rsid w:val="00E70D15"/>
     <w:rsid w:val="00E819CD"/>
     <w:rsid w:val="00EA0940"/>
     <w:rsid w:val="00EB277B"/>
     <w:rsid w:val="00EC0EF6"/>
     <w:rsid w:val="00ED0174"/>
     <w:rsid w:val="00ED6B35"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EE4065"/>
     <w:rsid w:val="00EF204F"/>
     <w:rsid w:val="00F16E42"/>
     <w:rsid w:val="00F25456"/>
     <w:rsid w:val="00F440DE"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F46BAF"/>
     <w:rsid w:val="00F50D4F"/>
     <w:rsid w:val="00F619B7"/>
     <w:rsid w:val="00F66AD8"/>
     <w:rsid w:val="00F75E82"/>
     <w:rsid w:val="00F833A3"/>
     <w:rsid w:val="00FA4776"/>
+    <w:rsid w:val="00FA4A1A"/>
     <w:rsid w:val="00FA6BAB"/>
     <w:rsid w:val="00FB3389"/>
     <w:rsid w:val="00FD1751"/>
     <w:rsid w:val="00FF149B"/>
     <w:rsid w:val="00FF4AE8"/>
     <w:rsid w:val="098A84F7"/>
     <w:rsid w:val="14137E3B"/>
     <w:rsid w:val="2242242A"/>
     <w:rsid w:val="32485605"/>
     <w:rsid w:val="42B70674"/>
     <w:rsid w:val="48EB3D0F"/>
     <w:rsid w:val="5AF767D3"/>
     <w:rsid w:val="62EB2725"/>
     <w:rsid w:val="7E234824"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -7143,58 +7175,60 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F85E2A"/>
     <w:rsid w:val="00200C2C"/>
     <w:rsid w:val="0033669C"/>
     <w:rsid w:val="004B5D50"/>
     <w:rsid w:val="004E271D"/>
     <w:rsid w:val="005132F4"/>
+    <w:rsid w:val="0051609D"/>
     <w:rsid w:val="00527218"/>
     <w:rsid w:val="005A465B"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="008742FC"/>
     <w:rsid w:val="00AF7910"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00ED0174"/>
     <w:rsid w:val="00F85E2A"/>
+    <w:rsid w:val="00FA4A1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -7907,70 +7941,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -8169,106 +8207,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A736B90F-00D3-4D3A-B2F0-F5FD7C671F6C}"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3965193-9493-44CD-9931-C6C1AE595AE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8094175-4A57-4503-A9CF-95E1654D1C4B}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>529</Words>
-  <Characters>3016</Characters>
+  <Words>530</Words>
+  <Characters>3026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3538</CharactersWithSpaces>
+  <CharactersWithSpaces>3549</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HOPPER, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>