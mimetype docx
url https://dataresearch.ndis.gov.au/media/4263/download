--- v2 (2026-02-24)
+++ v3 (2026-06-06)
@@ -443,153 +443,166 @@
       <w:r w:rsidR="00EC0EF6" w:rsidRPr="00F64240">
         <w:t xml:space="preserve">been independently verified for accuracy. For more information, visit this link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00EC0EF6" w:rsidRPr="00F64240">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ABS Digital Boundaries Data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01E72B04" w14:textId="2117F0DA" w:rsidR="004B29C2" w:rsidRPr="004B29C2" w:rsidRDefault="004B29C2" w:rsidP="00A1505A">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="10" w:name="_Toc13752024"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1653"/>
         <w:gridCol w:w="2197"/>
         <w:gridCol w:w="2899"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008014BA" w:rsidRPr="009465EB" w14:paraId="2645C62C" w14:textId="77777777" w:rsidTr="28ADC43F">
+      <w:tr w:rsidR="008014BA" w:rsidRPr="009465EB" w14:paraId="2645C62C" w14:textId="77777777" w:rsidTr="00EC7E07">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77C69443" w14:textId="77777777" w:rsidR="008014BA" w:rsidRPr="009465EB" w:rsidRDefault="008014BA" w:rsidP="00A7151A">
+          <w:p w14:paraId="77C69443" w14:textId="77777777" w:rsidR="008014BA" w:rsidRPr="009465EB" w:rsidRDefault="008014BA" w:rsidP="00EC7E07">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1832C2B5" w14:textId="77777777" w:rsidR="008014BA" w:rsidRPr="009465EB" w:rsidRDefault="008014BA" w:rsidP="00A7151A">
+          <w:p w14:paraId="1832C2B5" w14:textId="77777777" w:rsidR="008014BA" w:rsidRPr="009465EB" w:rsidRDefault="008014BA" w:rsidP="00EC7E07">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009465EB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6450AD" w14:textId="77777777" w:rsidR="008014BA" w:rsidRPr="009465EB" w:rsidRDefault="008014BA" w:rsidP="00A7151A">
+          <w:p w14:paraId="6E6450AD" w14:textId="77777777" w:rsidR="008014BA" w:rsidRPr="009465EB" w:rsidRDefault="008014BA" w:rsidP="00EC7E07">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009465EB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1977DC29" w14:textId="1615F564" w:rsidR="008014BA" w:rsidRPr="009465EB" w:rsidRDefault="00B954E4" w:rsidP="00A7151A">
+          <w:p w14:paraId="1977DC29" w14:textId="1615F564" w:rsidR="008014BA" w:rsidRPr="009465EB" w:rsidRDefault="00B954E4" w:rsidP="00EC7E07">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Sample </w:t>
             </w:r>
             <w:r w:rsidR="008014BA" w:rsidRPr="009465EB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Possible Values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008014BA" w:rsidRPr="00EE4219" w14:paraId="6C57F751" w14:textId="77777777" w:rsidTr="28ADC43F">
+      <w:tr w:rsidR="008014BA" w:rsidRPr="00EE4219" w14:paraId="6C57F751" w14:textId="77777777" w:rsidTr="00EC7E07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DD03F14" w14:textId="77777777" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>RprtDt</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1910CBD8" w14:textId="77777777" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Reporting date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3468CE53" w14:textId="77777777" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00330A85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
@@ -599,68 +612,76 @@
             </w:pPr>
             <w:r>
               <w:t>The dates will align with quarter end dates</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6950CAB5" w14:textId="01B9DB07" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00330A85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>The data set may have multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECA309C" w14:textId="0C6AF04C" w:rsidR="00BC7E7F" w:rsidRDefault="00BC7E7F" w:rsidP="00BC7E7F">
+          <w:p w14:paraId="4459177B" w14:textId="77777777" w:rsidR="00EC7E07" w:rsidRDefault="00EC7E07" w:rsidP="00BC7E7F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-              <w:t>2025</w:t>
+              <w:t>31Mar2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ECA309C" w14:textId="12C2558F" w:rsidR="00BC7E7F" w:rsidRDefault="00BC7E7F" w:rsidP="00BC7E7F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="258" w:hanging="258"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31Dec2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="024CE8E6" w14:textId="5B2930E9" w:rsidR="00F97FBB" w:rsidRDefault="00F97FBB" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>30Sep2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D9B9CF5" w14:textId="7C3C6F47" w:rsidR="00F23E27" w:rsidRDefault="00F23E27" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
@@ -705,97 +726,107 @@
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>30Sep2024</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="753AD05A" w14:textId="59F30432" w:rsidR="00D6451E" w:rsidRPr="00B954E4" w:rsidRDefault="002C4E45" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008014BA" w14:paraId="7CF7C098" w14:textId="77777777" w:rsidTr="28ADC43F">
+      <w:tr w:rsidR="008014BA" w14:paraId="7CF7C098" w14:textId="77777777" w:rsidTr="00EC7E07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39253DA0" w14:textId="77777777" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>StateCd</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64B9EDFA" w14:textId="77777777" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>State/Territory where the participant resides</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BEB7B44" w14:textId="48542946" w:rsidR="008014BA" w:rsidRDefault="00BB2D22" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The State/Territory code OT (i.e. </w:t>
             </w:r>
             <w:r w:rsidR="00F97FBB">
               <w:t>Other Territories</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">) includes States/Territories from the Australian Standard Geographical Classification (ASGC) Digital Boundaries, Australia 2011 standard </w:t>
+              <w:t xml:space="preserve">) includes States/Territories from the Australian Standard Geographical Classification (ASGC) </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">and also includes participants from Norfolk Island commencing </w:t>
+              <w:t xml:space="preserve">Digital Boundaries, Australia 2011 standard </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>and also</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> includes participants from Norfolk Island commencing </w:t>
             </w:r>
             <w:r w:rsidR="00E2290F">
               <w:t xml:space="preserve">from </w:t>
             </w:r>
             <w:r w:rsidR="00E2290F" w:rsidRPr="2FDFFD22">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidR="686820B4" w:rsidRPr="2FDFFD22">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> September 2019 reporting date</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> onwards. Prior to this, Norfolk Island participants were captured as ‘NSW’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
           </w:tcPr>
@@ -873,99 +904,99 @@
           <w:p w14:paraId="5B5B1A59" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>QLD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="510EB80D" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>SA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CB79DE5" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>TAS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B31257E" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>VIC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B94F7EA" w14:textId="577841AB" w:rsidR="009869E8" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>WA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008014BA" w:rsidRPr="00EE4219" w14:paraId="495B07DC" w14:textId="77777777" w:rsidTr="28ADC43F">
+      <w:tr w:rsidR="008014BA" w:rsidRPr="00EE4219" w14:paraId="495B07DC" w14:textId="77777777" w:rsidTr="00EC7E07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B841578" w14:textId="7C471C75" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="008014BA">
               <w:lastRenderedPageBreak/>
               <w:t>SA2Cd2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="253883C6" w14:textId="6C374723" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">SA2 2016 Code </w:t>
             </w:r>
@@ -1102,51 +1133,51 @@
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>801011005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73601D90" w14:textId="7D61563D" w:rsidR="00F23E27" w:rsidRDefault="00F23E27" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008014BA" w:rsidRPr="00EE4219" w14:paraId="5F245A85" w14:textId="77777777" w:rsidTr="28ADC43F">
+      <w:tr w:rsidR="008014BA" w:rsidRPr="00EE4219" w14:paraId="5F245A85" w14:textId="77777777" w:rsidTr="00EC7E07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B731B72" w14:textId="3E5C5CB9" w:rsidR="008014BA" w:rsidRPr="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="008014BA">
               <w:t>SA2Nm2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69F0CFDC" w14:textId="2FB45889" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">SA2 2016 Name </w:t>
             </w:r>
             <w:r w:rsidR="00135020">
@@ -1294,62 +1325,64 @@
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>Cook</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32721F37" w14:textId="7F3368AB" w:rsidR="00F23E27" w:rsidRDefault="00F23E27" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24F9F" w:rsidRPr="00EE4219" w14:paraId="0BCD8FC7" w14:textId="77777777" w:rsidTr="28ADC43F">
+      <w:tr w:rsidR="00A24F9F" w:rsidRPr="00EE4219" w14:paraId="0BCD8FC7" w14:textId="77777777" w:rsidTr="00EC7E07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF38EA" w14:textId="3D8FF923" w:rsidR="00A24F9F" w:rsidRPr="008014BA" w:rsidRDefault="00A24F9F" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A24F9F">
               <w:t>PrtcpntCnt</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76275FB1" w14:textId="6ED49238" w:rsidR="00A24F9F" w:rsidRDefault="00A24F9F" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Count of Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F8EFEB6" w14:textId="61C446F5" w:rsidR="00A24F9F" w:rsidRDefault="00DE7E96" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Low participant counts have been modified along with any related data to protect the privacy of participants. The aggregated totals have not been modified.</w:t>
@@ -1372,109 +1405,101 @@
             </w:pPr>
             <w:r w:rsidRPr="009343D0">
               <w:t>Numerical values greater than zero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36D97F28" w14:textId="77777777" w:rsidR="004B29C2" w:rsidRDefault="004B29C2" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09EC4296" w14:textId="1F55BA51" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc203656363"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="47C33082" w14:textId="2E11363E" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="453163AF">
+    <w:p w14:paraId="47C33082" w14:textId="74B7AD7C" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="453163AF">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="453163AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved: </w:t>
       </w:r>
-      <w:r w:rsidR="00551206">
+      <w:r w:rsidR="00EC7E07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Dec</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t>Mar 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537639B6" w14:textId="14EE6111" w:rsidR="002679FC" w:rsidRDefault="000B7A2E" w:rsidP="00AB6A1C">
+    <w:p w14:paraId="7BCF0BE5" w14:textId="4725B6E3" w:rsidR="001B10B7" w:rsidRPr="00EC7E07" w:rsidRDefault="000B7A2E" w:rsidP="28ADC43F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BCF0BE5" w14:textId="49EA2372" w:rsidR="001B10B7" w:rsidRPr="001B10B7" w:rsidRDefault="001B10B7" w:rsidP="28ADC43F"/>
-    <w:sectPr w:rsidR="001B10B7" w:rsidRPr="001B10B7" w:rsidSect="002C164F">
+    <w:sectPr w:rsidR="001B10B7" w:rsidRPr="00EC7E07" w:rsidSect="002C164F">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2B260894" w14:textId="77777777" w:rsidR="000F2D47" w:rsidRDefault="000F2D47" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="15CE88F1" w14:textId="77777777" w:rsidR="000F2D47" w:rsidRDefault="000F2D47" w:rsidP="002679FC">
@@ -4403,50 +4428,51 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1709254289">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="560292387">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="575819579">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="880442565">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1556164881">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1064839016">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D630E"/>
     <w:rsid w:val="00001A97"/>
     <w:rsid w:val="0006477E"/>
@@ -4501,50 +4527,51 @@
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="005428D6"/>
     <w:rsid w:val="00551206"/>
     <w:rsid w:val="005638D6"/>
     <w:rsid w:val="00570D8A"/>
     <w:rsid w:val="0059472F"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="005B2B6C"/>
     <w:rsid w:val="005B5ACE"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005D2025"/>
     <w:rsid w:val="005E669D"/>
     <w:rsid w:val="005E7D34"/>
     <w:rsid w:val="005F6AC5"/>
     <w:rsid w:val="00604279"/>
     <w:rsid w:val="00605CAC"/>
     <w:rsid w:val="00616CC5"/>
     <w:rsid w:val="00617682"/>
     <w:rsid w:val="00647739"/>
     <w:rsid w:val="00667792"/>
     <w:rsid w:val="00683D11"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006C0807"/>
     <w:rsid w:val="006D0066"/>
     <w:rsid w:val="00785261"/>
+    <w:rsid w:val="00785F0C"/>
     <w:rsid w:val="00787341"/>
     <w:rsid w:val="007939E2"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0265"/>
     <w:rsid w:val="007B238D"/>
     <w:rsid w:val="007B7128"/>
     <w:rsid w:val="007B7F8D"/>
     <w:rsid w:val="008014BA"/>
     <w:rsid w:val="00804131"/>
     <w:rsid w:val="008070D3"/>
     <w:rsid w:val="008112D0"/>
     <w:rsid w:val="00814D76"/>
     <w:rsid w:val="00835285"/>
     <w:rsid w:val="00843B54"/>
     <w:rsid w:val="00854883"/>
     <w:rsid w:val="00860924"/>
     <w:rsid w:val="00866678"/>
     <w:rsid w:val="0089311B"/>
     <w:rsid w:val="008A61A1"/>
     <w:rsid w:val="008B12E7"/>
     <w:rsid w:val="00913D3E"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="009343D0"/>
     <w:rsid w:val="00937682"/>
     <w:rsid w:val="00940B30"/>
@@ -4590,50 +4617,51 @@
     <w:rsid w:val="00C73AF0"/>
     <w:rsid w:val="00CC6AFB"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D00B10"/>
     <w:rsid w:val="00D403AD"/>
     <w:rsid w:val="00D47619"/>
     <w:rsid w:val="00D47EB2"/>
     <w:rsid w:val="00D50818"/>
     <w:rsid w:val="00D6451E"/>
     <w:rsid w:val="00D64B0B"/>
     <w:rsid w:val="00D76F17"/>
     <w:rsid w:val="00D95860"/>
     <w:rsid w:val="00DA5789"/>
     <w:rsid w:val="00DE214C"/>
     <w:rsid w:val="00DE2C68"/>
     <w:rsid w:val="00DE7E96"/>
     <w:rsid w:val="00E1492E"/>
     <w:rsid w:val="00E1636D"/>
     <w:rsid w:val="00E2290F"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E56247"/>
     <w:rsid w:val="00E819CD"/>
     <w:rsid w:val="00E82A6B"/>
     <w:rsid w:val="00E9026A"/>
     <w:rsid w:val="00EC0EF6"/>
+    <w:rsid w:val="00EC7E07"/>
     <w:rsid w:val="00ED0174"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EE4065"/>
     <w:rsid w:val="00F23E27"/>
     <w:rsid w:val="00F440DE"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F64240"/>
     <w:rsid w:val="00F75E82"/>
     <w:rsid w:val="00F97FBB"/>
     <w:rsid w:val="00FA6BAB"/>
     <w:rsid w:val="00FB3389"/>
     <w:rsid w:val="00FF149B"/>
     <w:rsid w:val="00FF4AE8"/>
     <w:rsid w:val="0FD110CA"/>
     <w:rsid w:val="28ADC43F"/>
     <w:rsid w:val="2FDFFD22"/>
     <w:rsid w:val="453163AF"/>
     <w:rsid w:val="4B80DF5F"/>
     <w:rsid w:val="686820B4"/>
     <w:rsid w:val="7ABEBB12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -6316,58 +6344,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -6570,108 +6591,115 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BDB115D-839F-4276-B7FC-BD88FB278279}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD753AF6-BAC0-43FE-A938-1DF26EA6F09E}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>434</Words>
-  <Characters>2477</Characters>
+  <Words>435</Words>
+  <Characters>2485</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2906</CharactersWithSpaces>
+  <CharactersWithSpaces>2915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HOPPER, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>