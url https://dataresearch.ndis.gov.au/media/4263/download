--- v3 (2026-06-06)
+++ v4 (2026-08-28)
@@ -612,51 +612,65 @@
             </w:pPr>
             <w:r>
               <w:t>The dates will align with quarter end dates</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6950CAB5" w14:textId="01B9DB07" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00330A85">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>The data set may have multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4459177B" w14:textId="77777777" w:rsidR="00EC7E07" w:rsidRDefault="00EC7E07" w:rsidP="00BC7E7F">
+          <w:p w14:paraId="60D21C45" w14:textId="77777777" w:rsidR="00AC633B" w:rsidRDefault="00AC633B" w:rsidP="00BC7E7F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="258" w:hanging="258"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30Jun2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4459177B" w14:textId="0A5E5AE8" w:rsidR="00EC7E07" w:rsidRDefault="00EC7E07" w:rsidP="00BC7E7F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>31Mar2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ECA309C" w14:textId="12C2558F" w:rsidR="00BC7E7F" w:rsidRDefault="00BC7E7F" w:rsidP="00BC7E7F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>31Dec2025</w:t>
@@ -770,55 +784,55 @@
           </w:tcPr>
           <w:p w14:paraId="64B9EDFA" w14:textId="77777777" w:rsidR="008014BA" w:rsidRDefault="008014BA" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>State/Territory where the participant resides</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BEB7B44" w14:textId="48542946" w:rsidR="008014BA" w:rsidRDefault="00BB2D22" w:rsidP="00F97FBB">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The State/Territory code OT (i.e. </w:t>
             </w:r>
             <w:r w:rsidR="00F97FBB">
               <w:t>Other Territories</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">) includes States/Territories from the Australian Standard Geographical Classification (ASGC) </w:t>
+              <w:t xml:space="preserve">) includes States/Territories from the Australian Standard Geographical </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Digital Boundaries, Australia 2011 standard </w:t>
+              <w:t xml:space="preserve">Classification (ASGC) Digital Boundaries, Australia 2011 standard </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>and also</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> includes participants from Norfolk Island commencing </w:t>
             </w:r>
             <w:r w:rsidR="00E2290F">
               <w:t xml:space="preserve">from </w:t>
             </w:r>
             <w:r w:rsidR="00E2290F" w:rsidRPr="2FDFFD22">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidR="686820B4" w:rsidRPr="2FDFFD22">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> September 2019 reporting date</w:t>
             </w:r>
             <w:r>
@@ -890,65 +904,65 @@
           <w:p w14:paraId="05885CC1" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>OT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B5B1A59" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>QLD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="510EB80D" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>SA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CB79DE5" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>TAS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B31257E" w14:textId="77777777" w:rsidR="00913D3E" w:rsidRDefault="00913D3E" w:rsidP="00F97FBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
@@ -1405,126 +1419,133 @@
             </w:pPr>
             <w:r w:rsidRPr="009343D0">
               <w:t>Numerical values greater than zero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36D97F28" w14:textId="77777777" w:rsidR="004B29C2" w:rsidRDefault="004B29C2" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09EC4296" w14:textId="1F55BA51" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc203656363"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="47C33082" w14:textId="74B7AD7C" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="453163AF">
+    <w:p w14:paraId="47C33082" w14:textId="00D55436" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="453163AF">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="453163AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved: </w:t>
       </w:r>
+      <w:r w:rsidR="00AC633B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
       <w:r w:rsidR="00EC7E07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Mar 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCF0BE5" w14:textId="4725B6E3" w:rsidR="001B10B7" w:rsidRPr="00EC7E07" w:rsidRDefault="000B7A2E" w:rsidP="28ADC43F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="001B10B7" w:rsidRPr="00EC7E07" w:rsidSect="002C164F">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B260894" w14:textId="77777777" w:rsidR="000F2D47" w:rsidRDefault="000F2D47" w:rsidP="002679FC">
+    <w:p w14:paraId="0C95DA97" w14:textId="77777777" w:rsidR="00F2451A" w:rsidRDefault="00F2451A" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15CE88F1" w14:textId="77777777" w:rsidR="000F2D47" w:rsidRDefault="000F2D47" w:rsidP="002679FC">
+    <w:p w14:paraId="60BBE8A2" w14:textId="77777777" w:rsidR="00F2451A" w:rsidRDefault="00F2451A" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1760,58 +1781,58 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C3D27" w:rsidRPr="002679FC">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42CE7831" w14:textId="77777777" w:rsidR="000F2D47" w:rsidRDefault="000F2D47" w:rsidP="002679FC">
+    <w:p w14:paraId="3E22CA0C" w14:textId="77777777" w:rsidR="00F2451A" w:rsidRDefault="00F2451A" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C2A821A" w14:textId="77777777" w:rsidR="000F2D47" w:rsidRDefault="000F2D47" w:rsidP="002679FC">
+    <w:p w14:paraId="4B43B546" w14:textId="77777777" w:rsidR="00F2451A" w:rsidRDefault="00F2451A" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F2B30E5" w14:textId="77777777" w:rsidR="003C3D27" w:rsidRDefault="003C3D27" w:rsidP="003C3D27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3617"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -4554,64 +4575,66 @@
     <w:rsid w:val="007939E2"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0265"/>
     <w:rsid w:val="007B238D"/>
     <w:rsid w:val="007B7128"/>
     <w:rsid w:val="007B7F8D"/>
     <w:rsid w:val="008014BA"/>
     <w:rsid w:val="00804131"/>
     <w:rsid w:val="008070D3"/>
     <w:rsid w:val="008112D0"/>
     <w:rsid w:val="00814D76"/>
     <w:rsid w:val="00835285"/>
     <w:rsid w:val="00843B54"/>
     <w:rsid w:val="00854883"/>
     <w:rsid w:val="00860924"/>
     <w:rsid w:val="00866678"/>
     <w:rsid w:val="0089311B"/>
     <w:rsid w:val="008A61A1"/>
     <w:rsid w:val="008B12E7"/>
     <w:rsid w:val="00913D3E"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="009343D0"/>
     <w:rsid w:val="00937682"/>
     <w:rsid w:val="00940B30"/>
     <w:rsid w:val="009522E1"/>
+    <w:rsid w:val="00954888"/>
     <w:rsid w:val="009869E8"/>
     <w:rsid w:val="009A41BC"/>
     <w:rsid w:val="009B01A5"/>
     <w:rsid w:val="009B2874"/>
     <w:rsid w:val="009C0A54"/>
     <w:rsid w:val="009C1C14"/>
     <w:rsid w:val="00A075CF"/>
     <w:rsid w:val="00A1505A"/>
     <w:rsid w:val="00A24F9F"/>
     <w:rsid w:val="00A30408"/>
     <w:rsid w:val="00A460A5"/>
     <w:rsid w:val="00A87366"/>
     <w:rsid w:val="00AA34E5"/>
     <w:rsid w:val="00AB6A1C"/>
+    <w:rsid w:val="00AC633B"/>
     <w:rsid w:val="00AD0837"/>
     <w:rsid w:val="00AD241C"/>
     <w:rsid w:val="00AE2B41"/>
     <w:rsid w:val="00B117A3"/>
     <w:rsid w:val="00B12C6A"/>
     <w:rsid w:val="00B145A5"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00B2628B"/>
     <w:rsid w:val="00B82EB3"/>
     <w:rsid w:val="00B917F1"/>
     <w:rsid w:val="00B954E4"/>
     <w:rsid w:val="00BA0413"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BB23EB"/>
     <w:rsid w:val="00BB2D22"/>
     <w:rsid w:val="00BB43D1"/>
     <w:rsid w:val="00BC7E7F"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF4BC4"/>
     <w:rsid w:val="00C17A2F"/>
     <w:rsid w:val="00C237A9"/>
     <w:rsid w:val="00C27E81"/>
     <w:rsid w:val="00C34B01"/>
     <w:rsid w:val="00C64886"/>
     <w:rsid w:val="00C73AF0"/>
@@ -4622,50 +4645,51 @@
     <w:rsid w:val="00D47619"/>
     <w:rsid w:val="00D47EB2"/>
     <w:rsid w:val="00D50818"/>
     <w:rsid w:val="00D6451E"/>
     <w:rsid w:val="00D64B0B"/>
     <w:rsid w:val="00D76F17"/>
     <w:rsid w:val="00D95860"/>
     <w:rsid w:val="00DA5789"/>
     <w:rsid w:val="00DE214C"/>
     <w:rsid w:val="00DE2C68"/>
     <w:rsid w:val="00DE7E96"/>
     <w:rsid w:val="00E1492E"/>
     <w:rsid w:val="00E1636D"/>
     <w:rsid w:val="00E2290F"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E56247"/>
     <w:rsid w:val="00E819CD"/>
     <w:rsid w:val="00E82A6B"/>
     <w:rsid w:val="00E9026A"/>
     <w:rsid w:val="00EC0EF6"/>
     <w:rsid w:val="00EC7E07"/>
     <w:rsid w:val="00ED0174"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EE4065"/>
     <w:rsid w:val="00F23E27"/>
+    <w:rsid w:val="00F2451A"/>
     <w:rsid w:val="00F440DE"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F64240"/>
     <w:rsid w:val="00F75E82"/>
     <w:rsid w:val="00F97FBB"/>
     <w:rsid w:val="00FA6BAB"/>
     <w:rsid w:val="00FB3389"/>
     <w:rsid w:val="00FF149B"/>
     <w:rsid w:val="00FF4AE8"/>
     <w:rsid w:val="0FD110CA"/>
     <w:rsid w:val="28ADC43F"/>
     <w:rsid w:val="2FDFFD22"/>
     <w:rsid w:val="453163AF"/>
     <w:rsid w:val="4B80DF5F"/>
     <w:rsid w:val="686820B4"/>
     <w:rsid w:val="7ABEBB12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -6344,54 +6368,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -6590,116 +6610,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A895028F-3838-473B-8542-B23889E2992B}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BDB115D-839F-4276-B7FC-BD88FB278279}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD753AF6-BAC0-43FE-A938-1DF26EA6F09E}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>435</Words>
-  <Characters>2485</Characters>
+  <Words>437</Words>
+  <Characters>2494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2915</CharactersWithSpaces>
+  <CharactersWithSpaces>2926</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HOPPER, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>