--- v2 (2026-02-24)
+++ v3 (2026-06-06)
@@ -12,402 +12,434 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="238F2818" w14:textId="6CAE2B26" w:rsidR="00FA6BAB" w:rsidRPr="00E04B3B" w:rsidRDefault="00FA6BAB" w:rsidP="00391FE2">
+    <w:p w14:paraId="04B0DCA2" w14:textId="77777777" w:rsidR="005A2632" w:rsidRDefault="005A2632" w:rsidP="00391FE2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc13727742"/>
       <w:bookmarkStart w:id="1" w:name="_Toc13752341"/>
       <w:bookmarkStart w:id="2" w:name="_Toc13754190"/>
       <w:bookmarkStart w:id="3" w:name="_Toc13813765"/>
       <w:bookmarkStart w:id="4" w:name="_Toc20304891"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc203656290"/>
+    </w:p>
+    <w:p w14:paraId="238F2818" w14:textId="732C471B" w:rsidR="00FA6BAB" w:rsidRPr="00E04B3B" w:rsidRDefault="00FA6BAB" w:rsidP="00391FE2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc227148752"/>
       <w:r>
         <w:t>Participant</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00EE4065">
         <w:t>s split b</w:t>
       </w:r>
       <w:r w:rsidR="00323EAC">
         <w:t xml:space="preserve">y Local Government Areas (LGA) </w:t>
       </w:r>
       <w:r w:rsidR="005D0A2F">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00C405DB">
         <w:t xml:space="preserve">data </w:t>
       </w:r>
       <w:r w:rsidR="00323EAC">
         <w:t>rules</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="3706B2A4" w14:textId="77777777" w:rsidR="005A2632" w:rsidRDefault="005A2632">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="652F76"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="652F76"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:id w:val="-715669303"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1BB0DD91" w14:textId="77777777" w:rsidR="00B83C39" w:rsidRDefault="00FA6BAB">
+        <w:p w14:paraId="1BB0DD91" w14:textId="6022EDB9" w:rsidR="00B83C39" w:rsidRPr="005A2632" w:rsidRDefault="00FA6BAB">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Heading2Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="652F76"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:bidi="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E819CD">
             <w:rPr>
               <w:rStyle w:val="Heading2Char"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E49F771" w14:textId="64D78A8B" w:rsidR="00001009" w:rsidRDefault="00B83C39">
+        <w:p w14:paraId="7FD3380C" w14:textId="0C4D8B85" w:rsidR="005A2632" w:rsidRDefault="00B83C39">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc203656290" w:history="1">
-            <w:r w:rsidR="00001009" w:rsidRPr="002E3CC4">
+          <w:hyperlink w:anchor="_Toc227148752" w:history="1">
+            <w:r w:rsidR="005A2632" w:rsidRPr="00F74E81">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Participants split by Local Government Areas (LGA) - data rules</w:t>
             </w:r>
-            <w:r w:rsidR="00001009">
+            <w:r w:rsidR="005A2632">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00001009">
+            <w:r w:rsidR="005A2632">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00001009">
+            <w:r w:rsidR="005A2632">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203656290 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00001009">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227148752 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005A2632">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00001009">
+            <w:r w:rsidR="005A2632">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00001009">
+            <w:r w:rsidR="005A2632">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00001009">
+            <w:r w:rsidR="005A2632">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06A6914E" w14:textId="4933CE13" w:rsidR="00001009" w:rsidRDefault="00001009">
+        <w:p w14:paraId="651A2622" w14:textId="69EE8E9E" w:rsidR="005A2632" w:rsidRDefault="005A2632">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203656291" w:history="1">
-            <w:r w:rsidRPr="002E3CC4">
+          <w:hyperlink w:anchor="_Toc227148753" w:history="1">
+            <w:r w:rsidRPr="00F74E81">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Participants split by LGA possible values and rules</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203656291 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227148753 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F211C5A" w14:textId="4386395E" w:rsidR="00001009" w:rsidRDefault="00001009">
+        <w:p w14:paraId="3735D745" w14:textId="221DCC99" w:rsidR="005A2632" w:rsidRDefault="005A2632">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203656292" w:history="1">
-            <w:r w:rsidRPr="002E3CC4">
+          <w:hyperlink w:anchor="_Toc227148754" w:history="1">
+            <w:r w:rsidRPr="00F74E81">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>About this document</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203656292 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227148754 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DEBCEA8" w14:textId="74497951" w:rsidR="007B0265" w:rsidRDefault="00B83C39" w:rsidP="005D0A2F">
+        <w:p w14:paraId="0DEBCEA8" w14:textId="279041A4" w:rsidR="007B0265" w:rsidRDefault="00B83C39" w:rsidP="005D0A2F">
           <w:pPr>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="6" w:name="_Toc13752342" w:displacedByCustomXml="prev"/>
     <w:bookmarkStart w:id="7" w:name="_Toc13748872" w:displacedByCustomXml="prev"/>
-    <w:p w14:paraId="2A63C1D3" w14:textId="15F1DD38" w:rsidR="00FA6BAB" w:rsidRDefault="00EE4065" w:rsidP="007B0265">
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="5C4E5AC5" w14:textId="77777777" w:rsidR="005A2632" w:rsidRDefault="005A2632" w:rsidP="007B0265">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc203656291"/>
-      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="2A63C1D3" w14:textId="100CF637" w:rsidR="00FA6BAB" w:rsidRDefault="00EE4065" w:rsidP="007B0265">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc227148753"/>
       <w:r>
         <w:t xml:space="preserve">Participants </w:t>
       </w:r>
       <w:r w:rsidR="002B58A5">
         <w:t xml:space="preserve">split </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">by LGA </w:t>
       </w:r>
       <w:r w:rsidR="009E3E37">
         <w:t>possible values and rules</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="75FB93A9" w14:textId="2A567886" w:rsidR="00EE4065" w:rsidRPr="005D0A2F" w:rsidRDefault="005D4E50" w:rsidP="009E3E37">
       <w:r w:rsidRPr="005D0A2F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The table states the number of active participants split by </w:t>
       </w:r>
       <w:r w:rsidR="00EA6FCE" w:rsidRPr="005D0A2F">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -471,144 +503,156 @@
         <w:t xml:space="preserve"> geographical boundaries. </w:t>
       </w:r>
       <w:r w:rsidR="00214613" w:rsidRPr="005D0A2F">
         <w:t xml:space="preserve">The geographical boundaries are sourced from the Australian Bureau of Statistics (ABS) website. ABS standards have not been independently verified for accuracy. For more information, visit this link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00214613" w:rsidRPr="005D0A2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ABS Digital Boundaries Data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3558A431" w14:textId="68AF1F3D" w:rsidR="0040436B" w:rsidRPr="005D0A2F" w:rsidRDefault="0040436B" w:rsidP="009E3E37">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Budget Utilisation Possible Values and Rules"/>
         <w:tblDescription w:val="This table contains utilisation of funds by state, service district, disability, age and support type. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2258"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="3550"/>
         <w:gridCol w:w="2204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040436B" w:rsidRPr="009465EB" w14:paraId="6320653B" w14:textId="77777777" w:rsidTr="00E108DD">
+      <w:tr w:rsidR="0040436B" w:rsidRPr="009465EB" w14:paraId="6320653B" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA3DD4C" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="009465EB" w:rsidRDefault="0040436B" w:rsidP="00A7151A">
+          <w:p w14:paraId="4AA3DD4C" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="009465EB" w:rsidRDefault="0040436B" w:rsidP="00CC0E55">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6D7B23" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="009465EB" w:rsidRDefault="0040436B" w:rsidP="00A7151A">
+          <w:p w14:paraId="0B6D7B23" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="009465EB" w:rsidRDefault="0040436B" w:rsidP="00CC0E55">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009465EB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3550" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0219AEFB" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="009465EB" w:rsidRDefault="0040436B" w:rsidP="00A7151A">
+          <w:p w14:paraId="0219AEFB" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="009465EB" w:rsidRDefault="0040436B" w:rsidP="00CC0E55">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009465EB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5A8EAE" w14:textId="5DD85F6E" w:rsidR="0040436B" w:rsidRPr="009465EB" w:rsidRDefault="00214613" w:rsidP="00A7151A">
+          <w:p w14:paraId="2E5A8EAE" w14:textId="5DD85F6E" w:rsidR="0040436B" w:rsidRPr="009465EB" w:rsidRDefault="00214613" w:rsidP="00CC0E55">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Sample </w:t>
             </w:r>
             <w:r w:rsidR="0040436B" w:rsidRPr="009465EB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Possible Values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="0AC0C946" w14:textId="77777777" w:rsidTr="00E108DD">
+      <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="0AC0C946" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CD865DE" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>RprtDt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44C8E2E5" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Reporting date</w:t>
@@ -631,51 +675,65 @@
             </w:pPr>
             <w:r>
               <w:t>The dates will align with quarter end dates</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22FBE957" w14:textId="2D7DEE5D" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>The data set may have multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11EB5B9B" w14:textId="5FBE4B2A" w:rsidR="00C634B2" w:rsidRPr="008D7938" w:rsidRDefault="00C634B2" w:rsidP="00C634B2">
+          <w:p w14:paraId="41A23B95" w14:textId="77777777" w:rsidR="00CC0E55" w:rsidRDefault="00CC0E55" w:rsidP="00C634B2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="227" w:hanging="227"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31Mar2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11EB5B9B" w14:textId="4F2E633F" w:rsidR="00C634B2" w:rsidRPr="008D7938" w:rsidRDefault="00C634B2" w:rsidP="00C634B2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>1Dec</w:t>
             </w:r>
             <w:r w:rsidRPr="008D7938">
               <w:t>2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE0FAC5" w14:textId="6D1A8B92" w:rsidR="006E6F90" w:rsidRPr="008D7938" w:rsidRDefault="006E6F90" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
@@ -723,158 +781,169 @@
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>31Dec2024</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1451373D" w14:textId="5391140D" w:rsidR="004C3F42" w:rsidRPr="008D7938" w:rsidRDefault="00230091" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040436B" w14:paraId="0BCD29A5" w14:textId="77777777" w:rsidTr="00E108DD">
+      <w:tr w:rsidR="0040436B" w14:paraId="0BCD29A5" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F6390E" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>StateCd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F79186" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>State/Territory where the participant resides</w:t>
+              <w:t xml:space="preserve">State/Territory where the </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>participant resides</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54968770" w14:textId="7A26D076" w:rsidR="0040436B" w:rsidRPr="008E572F" w:rsidRDefault="00317710" w:rsidP="5AE07397">
             <w:r>
-              <w:t xml:space="preserve">The State/Territory code OT (i.e. other) includes States/Territories from the Australian Standard Geographical Classification (ASGC) Digital Boundaries, Australia 2011 standard </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">The State/Territory code OT (i.e. other) includes States/Territories from the Australian Standard </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Geographical Classification (ASGC) Digital Boundaries, Australia 2011 standard </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>and also</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> includes participants from Norfolk Island commencing </w:t>
             </w:r>
             <w:r w:rsidR="00092306">
               <w:t xml:space="preserve">from </w:t>
             </w:r>
             <w:r w:rsidR="00092306" w:rsidRPr="5AE07397">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidR="46303D6B" w:rsidRPr="5AE07397">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> September 2019 reporting date</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> onwards. Prior to this, Norfolk Island participants were captured as ‘NSW’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E49241" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
+              <w:lastRenderedPageBreak/>
               <w:t>ACT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BCB8CA0" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>MIS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ADE94C3" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
+              <w:lastRenderedPageBreak/>
               <w:t>NSW</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77FDF758" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>NT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6506EA92" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
@@ -939,51 +1008,51 @@
             <w:r w:rsidRPr="008D7938">
               <w:t>VIC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6269B18C" w14:textId="40CEBCDB" w:rsidR="00214613" w:rsidRPr="00214613" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="222222"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>WA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008272E6" w14:paraId="0443FEDA" w14:textId="77777777" w:rsidTr="00E108DD">
+      <w:tr w:rsidR="008272E6" w14:paraId="0443FEDA" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DE420F2" w14:textId="2B4DE186" w:rsidR="008272E6" w:rsidRDefault="00214613" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00214613">
               <w:lastRenderedPageBreak/>
               <w:t>RsdsInSrvcDstrctNm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23D0BC42" w14:textId="77777777" w:rsidR="008272E6" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
@@ -1169,51 +1238,51 @@
             <w:r w:rsidRPr="008D7938">
               <w:t xml:space="preserve">TAS </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D7938">
               <w:t>South West</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="20E4CAC7" w14:textId="3CDE1F27" w:rsidR="00001009" w:rsidRDefault="00001009" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="2C3FE97B" w14:textId="77777777" w:rsidTr="00E108DD">
+      <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="2C3FE97B" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C353FD" w14:textId="797F8B4D" w:rsidR="0040436B" w:rsidRPr="008014BA" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>LGANm20</w:t>
             </w:r>
             <w:r w:rsidR="001E1ACF">
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="587A01D3" w14:textId="2D81461B" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
@@ -1481,51 +1550,51 @@
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>Wentworth (A)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FB9F6DA" w14:textId="1654EFCE" w:rsidR="00001009" w:rsidRDefault="00001009" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r w:rsidRPr="008D7938">
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="2AB43A4B" w14:textId="77777777" w:rsidTr="00E108DD">
+      <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="2AB43A4B" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AECD6D2" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="008014BA" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A24F9F">
               <w:t>PrtcpntCnt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AFA0689" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Count of Participants</w:t>
@@ -1556,94 +1625,91 @@
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00450158">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="222222"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Numerical values greater than zero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18A9D257" w14:textId="77777777" w:rsidR="008D7938" w:rsidRDefault="008D7938" w:rsidP="00FD2B8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="10" w:name="_Toc13752024"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc203656292"/>
     </w:p>
     <w:p w14:paraId="3416C48F" w14:textId="75B0BF5A" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00FD2B8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc227148754"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="687F7E09" w14:textId="5FADA44F" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="000B7A2E">
+    <w:p w14:paraId="687F7E09" w14:textId="3177E708" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="000B7A2E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Approved</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C634B2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+      <w:r w:rsidR="00115C97">
+        <w:t>Mar 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E37B03" w14:textId="65FABE23" w:rsidR="00DE57B6" w:rsidRPr="00AD0FBF" w:rsidRDefault="000B7A2E" w:rsidP="00DE57B6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -4473,97 +4539,99 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D630E"/>
     <w:rsid w:val="00001009"/>
     <w:rsid w:val="00001A97"/>
     <w:rsid w:val="00027F8F"/>
     <w:rsid w:val="000534FD"/>
     <w:rsid w:val="0006477E"/>
     <w:rsid w:val="00067A9C"/>
     <w:rsid w:val="000830A5"/>
     <w:rsid w:val="00092306"/>
     <w:rsid w:val="00092863"/>
     <w:rsid w:val="000A19FD"/>
     <w:rsid w:val="000B4E58"/>
     <w:rsid w:val="000B7A2E"/>
     <w:rsid w:val="000D630E"/>
+    <w:rsid w:val="00115C97"/>
     <w:rsid w:val="0012309C"/>
     <w:rsid w:val="001343FF"/>
     <w:rsid w:val="001678D6"/>
     <w:rsid w:val="00176E0F"/>
     <w:rsid w:val="001A5D79"/>
     <w:rsid w:val="001B52A0"/>
     <w:rsid w:val="001C0527"/>
     <w:rsid w:val="001C3585"/>
     <w:rsid w:val="001C5440"/>
     <w:rsid w:val="001C68A6"/>
     <w:rsid w:val="001E1ACF"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="00214613"/>
     <w:rsid w:val="00230091"/>
     <w:rsid w:val="00255BAE"/>
     <w:rsid w:val="002679FC"/>
     <w:rsid w:val="002B58A5"/>
     <w:rsid w:val="00317710"/>
     <w:rsid w:val="00323EAC"/>
     <w:rsid w:val="0034157B"/>
     <w:rsid w:val="00357D1A"/>
     <w:rsid w:val="00372D2F"/>
     <w:rsid w:val="00391FE2"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B2FD5"/>
     <w:rsid w:val="003C2543"/>
     <w:rsid w:val="003C3D27"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003E336A"/>
     <w:rsid w:val="0040436B"/>
     <w:rsid w:val="00421B46"/>
     <w:rsid w:val="004377A9"/>
     <w:rsid w:val="00450158"/>
     <w:rsid w:val="00487A4B"/>
     <w:rsid w:val="004924C6"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004C3F42"/>
     <w:rsid w:val="004C3F93"/>
     <w:rsid w:val="004D5F80"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="005433AB"/>
     <w:rsid w:val="005638D6"/>
     <w:rsid w:val="00570D8A"/>
     <w:rsid w:val="005771E1"/>
     <w:rsid w:val="005945A9"/>
     <w:rsid w:val="0059472F"/>
+    <w:rsid w:val="005A2632"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="005B2B6C"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005C717B"/>
     <w:rsid w:val="005D0A2F"/>
     <w:rsid w:val="005D22C1"/>
     <w:rsid w:val="005D4A10"/>
     <w:rsid w:val="005D4E50"/>
     <w:rsid w:val="005E669D"/>
     <w:rsid w:val="00637976"/>
     <w:rsid w:val="00656515"/>
     <w:rsid w:val="00667792"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006C0807"/>
     <w:rsid w:val="006D0066"/>
     <w:rsid w:val="006E6F90"/>
     <w:rsid w:val="00722C84"/>
     <w:rsid w:val="00743B55"/>
     <w:rsid w:val="00757CEB"/>
     <w:rsid w:val="00777958"/>
     <w:rsid w:val="00782E64"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="007A1B87"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0265"/>
@@ -4597,51 +4665,53 @@
     <w:rsid w:val="00A34633"/>
     <w:rsid w:val="00A37A18"/>
     <w:rsid w:val="00A636DA"/>
     <w:rsid w:val="00A87366"/>
     <w:rsid w:val="00A9781C"/>
     <w:rsid w:val="00AD0FBF"/>
     <w:rsid w:val="00AD241C"/>
     <w:rsid w:val="00AE2B41"/>
     <w:rsid w:val="00B145A5"/>
     <w:rsid w:val="00B165D2"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00B82EB3"/>
     <w:rsid w:val="00B83C39"/>
     <w:rsid w:val="00B917F1"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BB43D1"/>
     <w:rsid w:val="00BC3BD9"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00C21D18"/>
     <w:rsid w:val="00C27E81"/>
     <w:rsid w:val="00C34B01"/>
     <w:rsid w:val="00C405DB"/>
     <w:rsid w:val="00C634B2"/>
     <w:rsid w:val="00C716C8"/>
     <w:rsid w:val="00C71AB6"/>
+    <w:rsid w:val="00C80ED4"/>
     <w:rsid w:val="00C94E20"/>
+    <w:rsid w:val="00CC0E55"/>
     <w:rsid w:val="00CE3DFD"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D47619"/>
     <w:rsid w:val="00D76F17"/>
     <w:rsid w:val="00D85C12"/>
     <w:rsid w:val="00DC72AB"/>
     <w:rsid w:val="00DE214C"/>
     <w:rsid w:val="00DE57B6"/>
     <w:rsid w:val="00DF3ED9"/>
     <w:rsid w:val="00E108DD"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E654F7"/>
     <w:rsid w:val="00E819CD"/>
     <w:rsid w:val="00EA6FCE"/>
     <w:rsid w:val="00EC1D7F"/>
     <w:rsid w:val="00EE27FA"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EE4065"/>
     <w:rsid w:val="00F12DBC"/>
     <w:rsid w:val="00F14C30"/>
     <w:rsid w:val="00F440DE"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F61779"/>
     <w:rsid w:val="00F61AC8"/>
     <w:rsid w:val="00F75E82"/>
@@ -6326,50 +6396,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -6568,141 +6658,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{103202F5-8DEA-4059-B58A-3C458F93232F}"/>
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{158DF35D-5B03-4363-AA70-C76CD028DF00}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8274ABB5-C552-4B07-AAAA-653E5A2772B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3085</Characters>
+  <Pages>3</Pages>
+  <Words>544</Words>
+  <Characters>3101</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3619</CharactersWithSpaces>
+  <CharactersWithSpaces>3638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HOPPER, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>