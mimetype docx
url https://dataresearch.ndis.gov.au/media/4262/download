--- v3 (2026-06-06)
+++ v4 (2026-08-28)
@@ -613,838 +613,1106 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Sample </w:t>
             </w:r>
             <w:r w:rsidR="0040436B" w:rsidRPr="009465EB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Possible Values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="0AC0C946" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD865DE" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="6CD865DE" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>RprtDt</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C8E2E5" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="44C8E2E5" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Reporting date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B53EBC" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="008D7938">
+          <w:p w14:paraId="69B53EBC" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The dates will align with quarter end dates</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22FBE957" w14:textId="2D7DEE5D" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="008D7938">
+          <w:p w14:paraId="22FBE957" w14:textId="2D7DEE5D" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The data set may have multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A23B95" w14:textId="77777777" w:rsidR="00CC0E55" w:rsidRDefault="00CC0E55" w:rsidP="00C634B2">
+          <w:p w14:paraId="07E3A6A7" w14:textId="154444E1" w:rsidR="00FB5B0B" w:rsidRPr="00FB5B0B" w:rsidRDefault="00FB5B0B" w:rsidP="00C634B2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>31Mar2026</w:t>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30Jun2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EB5B9B" w14:textId="4F2E633F" w:rsidR="00C634B2" w:rsidRPr="008D7938" w:rsidRDefault="00C634B2" w:rsidP="00C634B2">
+          <w:p w14:paraId="41A23B95" w14:textId="791DD0E4" w:rsidR="00CC0E55" w:rsidRPr="00FB5B0B" w:rsidRDefault="00CC0E55" w:rsidP="00C634B2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-[...6 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31Mar2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE0FAC5" w14:textId="6D1A8B92" w:rsidR="006E6F90" w:rsidRPr="008D7938" w:rsidRDefault="006E6F90" w:rsidP="008D7938">
+          <w:p w14:paraId="11EB5B9B" w14:textId="4F2E633F" w:rsidR="00C634B2" w:rsidRPr="00FB5B0B" w:rsidRDefault="00C634B2" w:rsidP="00C634B2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-              <w:t>30Sep2025</w:t>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31Dec2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C446A8A" w14:textId="0ADCA620" w:rsidR="00001009" w:rsidRPr="008D7938" w:rsidRDefault="00001009" w:rsidP="008D7938">
+          <w:p w14:paraId="2CE0FAC5" w14:textId="6D1A8B92" w:rsidR="006E6F90" w:rsidRPr="00FB5B0B" w:rsidRDefault="006E6F90" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-              <w:t>30Jun2025</w:t>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30Sep2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1314DBD9" w14:textId="77777777" w:rsidR="00230091" w:rsidRPr="008D7938" w:rsidRDefault="00230091" w:rsidP="008D7938">
+          <w:p w14:paraId="1C446A8A" w14:textId="0ADCA620" w:rsidR="00001009" w:rsidRPr="00FB5B0B" w:rsidRDefault="00001009" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-              <w:t>31Mar2025</w:t>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30Jun2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FBB1F8B" w14:textId="77777777" w:rsidR="008D7938" w:rsidRDefault="00DE57B6" w:rsidP="008D7938">
+          <w:p w14:paraId="1314DBD9" w14:textId="77777777" w:rsidR="00230091" w:rsidRPr="00FB5B0B" w:rsidRDefault="00230091" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-              <w:t>31Dec2024</w:t>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31Mar2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1451373D" w14:textId="5391140D" w:rsidR="004C3F42" w:rsidRPr="008D7938" w:rsidRDefault="00230091" w:rsidP="008D7938">
+          <w:p w14:paraId="1451373D" w14:textId="5391140D" w:rsidR="004C3F42" w:rsidRPr="00FB5B0B" w:rsidRDefault="00230091" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0040436B" w14:paraId="0BCD29A5" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F6390E" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="20F6390E" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>StateCd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F79186" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="20F79186" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>participant resides</w:t>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State/Territory where the participant resides</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54968770" w14:textId="7A26D076" w:rsidR="0040436B" w:rsidRPr="008E572F" w:rsidRDefault="00317710" w:rsidP="5AE07397">
-            <w:r>
+          <w:p w14:paraId="54968770" w14:textId="7A26D076" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="00317710" w:rsidP="5AE07397">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The State/Territory code OT (i.e. other) includes States/Territories from the Australian Standard Geographical Classification (ASGC) Digital Boundaries, Australia 2011 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">The State/Territory code OT (i.e. other) includes States/Territories from the Australian Standard </w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="00092306">
+              <w:t xml:space="preserve">standard and also includes participants from Norfolk Island commencing </w:t>
+            </w:r>
+            <w:r w:rsidR="00092306" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">from </w:t>
             </w:r>
-            <w:r w:rsidR="00092306" w:rsidRPr="5AE07397">
+            <w:r w:rsidR="00092306" w:rsidRPr="00FB5B0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidR="46303D6B" w:rsidRPr="5AE07397">
+            <w:r w:rsidR="46303D6B" w:rsidRPr="00FB5B0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> September 2019 reporting date</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> onwards. Prior to this, Norfolk Island participants were captured as ‘NSW’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40E49241" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="40E49241" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ACT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BCB8CA0" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="1BCB8CA0" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>MIS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADE94C3" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="6ADE94C3" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>NSW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77FDF758" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="77FDF758" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6506EA92" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="6506EA92" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>OT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5561C9C4" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="5561C9C4" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>QLD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23863F2B" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="23863F2B" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>SA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70321BBA" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="70321BBA" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>TAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D5E96DF" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="008D7938" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="4D5E96DF" w14:textId="77777777" w:rsidR="005945A9" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>VIC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6269B18C" w14:textId="40CEBCDB" w:rsidR="00214613" w:rsidRPr="00214613" w:rsidRDefault="005945A9" w:rsidP="008D7938">
+          <w:p w14:paraId="6269B18C" w14:textId="40CEBCDB" w:rsidR="00214613" w:rsidRPr="00FB5B0B" w:rsidRDefault="005945A9" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>WA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008272E6" w14:paraId="0443FEDA" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DE420F2" w14:textId="2B4DE186" w:rsidR="008272E6" w:rsidRDefault="00214613" w:rsidP="006E6F90">
+          <w:p w14:paraId="2DE420F2" w14:textId="2B4DE186" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="00214613" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00214613">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RsdsInSrvcDstrctNm</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23D0BC42" w14:textId="77777777" w:rsidR="008272E6" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
+          <w:p w14:paraId="23D0BC42" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Service district where the participant resides</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3550" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0383B2DE" w14:textId="7E747E55" w:rsidR="008272E6" w:rsidRPr="00534DCF" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
+          <w:p w14:paraId="0383B2DE" w14:textId="7E747E55" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A7151A">
+            <w:r w:rsidRPr="00FB5B0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00534DCF">
+              <w:t>The "Other" service districts within each State/Territory contains information for the following</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E71A139" w14:textId="5C3A5AD4" w:rsidR="008272E6" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
+          <w:p w14:paraId="6E71A139" w14:textId="5C3A5AD4" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Missing LGA: </w:t>
             </w:r>
-            <w:r w:rsidR="00214613">
+            <w:r w:rsidR="00214613" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>captures participants</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00214613">
+            <w:r w:rsidR="00214613" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">who </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>ar</w:t>
             </w:r>
-            <w:r w:rsidR="00450158">
+            <w:r w:rsidR="00450158" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>e missing LGA level information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B4FC098" w14:textId="167A0C2B" w:rsidR="008272E6" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
+          <w:p w14:paraId="4B4FC098" w14:textId="167A0C2B" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="008272E6" w:rsidP="006E6F90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Small numbers: </w:t>
             </w:r>
-            <w:r w:rsidR="00214613">
+            <w:r w:rsidR="00214613" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">captures participants who are in </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">LGA </w:t>
             </w:r>
-            <w:r w:rsidR="00214613">
+            <w:r w:rsidR="00214613" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>with few participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06270CE3" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="008D7938" w:rsidRDefault="008272E6" w:rsidP="008D7938">
+          <w:p w14:paraId="06270CE3" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="008272E6" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>TAS North</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2326228E" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="008D7938" w:rsidRDefault="008272E6" w:rsidP="008D7938">
+          <w:p w14:paraId="2326228E" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="008272E6" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TAS North West</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="09085D02" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="008D7938" w:rsidRDefault="008272E6" w:rsidP="008D7938">
+          <w:p w14:paraId="09085D02" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="008272E6" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TAS South East</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7FAD2061" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="008D7938" w:rsidRDefault="008272E6" w:rsidP="008D7938">
+          <w:p w14:paraId="7FAD2061" w14:textId="77777777" w:rsidR="008272E6" w:rsidRPr="00FB5B0B" w:rsidRDefault="008272E6" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TAS South West</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="20E4CAC7" w14:textId="3CDE1F27" w:rsidR="00001009" w:rsidRDefault="00001009" w:rsidP="008D7938">
+          <w:p w14:paraId="20E4CAC7" w14:textId="3CDE1F27" w:rsidR="00001009" w:rsidRPr="00FB5B0B" w:rsidRDefault="00001009" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="2C3FE97B" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C353FD" w14:textId="797F8B4D" w:rsidR="0040436B" w:rsidRPr="008014BA" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="58C353FD" w14:textId="797F8B4D" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>LGANm20</w:t>
             </w:r>
-            <w:r w:rsidR="001E1ACF">
+            <w:r w:rsidR="001E1ACF" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="587A01D3" w14:textId="2D81461B" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="587A01D3" w14:textId="2D81461B" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>LGA 20</w:t>
             </w:r>
-            <w:r w:rsidR="001E1ACF">
+            <w:r w:rsidR="001E1ACF" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Name as per ABS classification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA4F197" w14:textId="45E7A623" w:rsidR="0040436B" w:rsidRPr="00534DCF" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="5BA4F197" w14:textId="45E7A623" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A7151A">
+            <w:r w:rsidRPr="00FB5B0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00534DCF">
+              <w:t>The "Other" LGA category within each State/Territory contains information for the following</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D503F2" w14:textId="3113BABE" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="61D503F2" w14:textId="3113BABE" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Missing LGA: </w:t>
             </w:r>
-            <w:r w:rsidR="00C716C8">
+            <w:r w:rsidR="00C716C8" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>captures participants who ar</w:t>
             </w:r>
-            <w:r w:rsidR="00450158">
+            <w:r w:rsidR="00450158" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>e missing LGA level information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFF9017" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="3BFF9017" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Small numbers: captures partici</w:t>
             </w:r>
-            <w:r w:rsidR="00C716C8">
+            <w:r w:rsidR="00C716C8" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">pants who are in LGA with few </w:t>
             </w:r>
-            <w:r w:rsidR="00450158">
+            <w:r w:rsidR="00450158" w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>participants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44054FCD" w14:textId="424AC60E" w:rsidR="001B52A0" w:rsidRPr="009636B6" w:rsidRDefault="001B52A0" w:rsidP="009636B6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD0FBF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Government Areas cover incorporated areas of Australia only. Incorporated areas are legally designated parts of a State or Territory over which incorporated local governing bodies have responsibility. The major areas of Australia not administered by incorporated bodies are the northern parts of South Australia, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> the Australian Capital Territory</w:t>
+              <w:t>Local Government Areas cover incorporated areas of Australia only. Incorporated areas are legally designated parts of a State or Territory over which incorporated local governing bodies have responsibility. The major areas of Australia not administered by incorporated bodies are the northern parts of South Australia, all of the Australian Capital Territory</w:t>
             </w:r>
             <w:r w:rsidR="009636B6" w:rsidRPr="00AD0FBF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD0FBF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the Other Territories. These regions are identified as ‘Unincorporated’ in the ASGS Local Government Areas structure.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD0FBF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1464,307 +1732,376 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00AD0FBF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Australian Local Government Association</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001B52A0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163E219D" w14:textId="77777777" w:rsidR="005771E1" w:rsidRPr="008D7938" w:rsidRDefault="005771E1" w:rsidP="008D7938">
+          <w:p w14:paraId="163E219D" w14:textId="77777777" w:rsidR="005771E1" w:rsidRPr="00FB5B0B" w:rsidRDefault="005771E1" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Gosford (C)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="689C4359" w14:textId="77777777" w:rsidR="005771E1" w:rsidRPr="008D7938" w:rsidRDefault="005771E1" w:rsidP="008D7938">
+          <w:p w14:paraId="689C4359" w14:textId="77777777" w:rsidR="005771E1" w:rsidRPr="00FB5B0B" w:rsidRDefault="005771E1" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Wyong (A)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DD099D4" w14:textId="77777777" w:rsidR="005771E1" w:rsidRPr="008D7938" w:rsidRDefault="005771E1" w:rsidP="008D7938">
+          <w:p w14:paraId="4DD099D4" w14:textId="77777777" w:rsidR="005771E1" w:rsidRPr="00FB5B0B" w:rsidRDefault="005771E1" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Balranald (A)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56AA3474" w14:textId="77777777" w:rsidR="005771E1" w:rsidRPr="008D7938" w:rsidRDefault="005771E1" w:rsidP="008D7938">
+          <w:p w14:paraId="56AA3474" w14:textId="77777777" w:rsidR="005771E1" w:rsidRPr="00FB5B0B" w:rsidRDefault="005771E1" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Broken Hill (C)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D974995" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00001009" w:rsidRDefault="005771E1" w:rsidP="008D7938">
+          <w:p w14:paraId="6D974995" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="005771E1" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Wentworth (A)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FB9F6DA" w14:textId="1654EFCE" w:rsidR="00001009" w:rsidRDefault="00001009" w:rsidP="008D7938">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
-            <w:r w:rsidRPr="008D7938">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0040436B" w:rsidRPr="00EE4219" w14:paraId="2AB43A4B" w14:textId="77777777" w:rsidTr="00CC0E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AECD6D2" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="008014BA" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="2AECD6D2" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A24F9F">
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>PrtcpntCnt</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFA0689" w14:textId="77777777" w:rsidR="0040436B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
+          <w:p w14:paraId="5AFA0689" w14:textId="77777777" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="0040436B" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Count of Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D9A437" w14:textId="65B79D2E" w:rsidR="0040436B" w:rsidRDefault="001E1ACF" w:rsidP="006E6F90">
+          <w:p w14:paraId="44D9A437" w14:textId="65B79D2E" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="001E1ACF" w:rsidP="006E6F90">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB5B0B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Low participant counts have been modified along with any related data to protect the privacy of participants. The aggregated totals have not been modified.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7DA1C7" w14:textId="71B99A45" w:rsidR="0040436B" w:rsidRDefault="00214613" w:rsidP="006E6F90">
+          <w:p w14:paraId="6C7DA1C7" w14:textId="71B99A45" w:rsidR="0040436B" w:rsidRPr="00FB5B0B" w:rsidRDefault="00214613" w:rsidP="006E6F90">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450158">
+            <w:r w:rsidRPr="00FB5B0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Numerical values greater than zero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18A9D257" w14:textId="77777777" w:rsidR="008D7938" w:rsidRDefault="008D7938" w:rsidP="00FD2B8C">
+    <w:p w14:paraId="3416C48F" w14:textId="75B0BF5A" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00FD2B8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="10" w:name="_Toc13752024"/>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc227148754"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="687F7E09" w14:textId="3177E708" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="000B7A2E">
+    <w:p w14:paraId="687F7E09" w14:textId="2202723C" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="000B7A2E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Approved</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00FB5B0B">
+        <w:t>June</w:t>
+      </w:r>
       <w:r w:rsidR="00115C97">
-        <w:t>Mar 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E37B03" w14:textId="65FABE23" w:rsidR="00DE57B6" w:rsidRPr="00AD0FBF" w:rsidRDefault="000B7A2E" w:rsidP="00DE57B6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00DE57B6" w:rsidRPr="00AD0FBF" w:rsidSect="005D4A10">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7678A49A" w14:textId="77777777" w:rsidR="0034157B" w:rsidRDefault="0034157B" w:rsidP="002679FC">
+    <w:p w14:paraId="76CBBE4C" w14:textId="77777777" w:rsidR="00E9691A" w:rsidRDefault="00E9691A" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4185A77C" w14:textId="77777777" w:rsidR="0034157B" w:rsidRDefault="0034157B" w:rsidP="002679FC">
+    <w:p w14:paraId="04CD042E" w14:textId="77777777" w:rsidR="00E9691A" w:rsidRDefault="00E9691A" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2001,58 +2338,58 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C3D27" w:rsidRPr="002679FC">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="424B25FD" w14:textId="77777777" w:rsidR="0034157B" w:rsidRDefault="0034157B" w:rsidP="002679FC">
+    <w:p w14:paraId="4D50306F" w14:textId="77777777" w:rsidR="00E9691A" w:rsidRDefault="00E9691A" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29B4E637" w14:textId="77777777" w:rsidR="0034157B" w:rsidRDefault="0034157B" w:rsidP="002679FC">
+    <w:p w14:paraId="0CEA352F" w14:textId="77777777" w:rsidR="00E9691A" w:rsidRDefault="00E9691A" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D390738" w14:textId="77777777" w:rsidR="003C3D27" w:rsidRDefault="003C3D27" w:rsidP="003C3D27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3617"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -4502,87 +4839,87 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1745831788">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="223873933">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="600996715">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2016181768">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1452475275">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1092818500">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D630E"/>
     <w:rsid w:val="00001009"/>
     <w:rsid w:val="00001A97"/>
     <w:rsid w:val="00027F8F"/>
     <w:rsid w:val="000534FD"/>
     <w:rsid w:val="0006477E"/>
     <w:rsid w:val="00067A9C"/>
     <w:rsid w:val="000830A5"/>
     <w:rsid w:val="00092306"/>
     <w:rsid w:val="00092863"/>
     <w:rsid w:val="000A19FD"/>
     <w:rsid w:val="000B4E58"/>
     <w:rsid w:val="000B7A2E"/>
     <w:rsid w:val="000D630E"/>
+    <w:rsid w:val="000F7830"/>
     <w:rsid w:val="00115C97"/>
     <w:rsid w:val="0012309C"/>
     <w:rsid w:val="001343FF"/>
     <w:rsid w:val="001678D6"/>
     <w:rsid w:val="00176E0F"/>
     <w:rsid w:val="001A5D79"/>
     <w:rsid w:val="001B52A0"/>
     <w:rsid w:val="001C0527"/>
     <w:rsid w:val="001C3585"/>
     <w:rsid w:val="001C5440"/>
     <w:rsid w:val="001C68A6"/>
     <w:rsid w:val="001E1ACF"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="00214613"/>
     <w:rsid w:val="00230091"/>
     <w:rsid w:val="00255BAE"/>
     <w:rsid w:val="002679FC"/>
     <w:rsid w:val="002B58A5"/>
     <w:rsid w:val="00317710"/>
     <w:rsid w:val="00323EAC"/>
     <w:rsid w:val="0034157B"/>
     <w:rsid w:val="00357D1A"/>
     <w:rsid w:val="00372D2F"/>
     <w:rsid w:val="00391FE2"/>
     <w:rsid w:val="003B2BB8"/>
@@ -4681,65 +5018,67 @@
     <w:rsid w:val="00BC3BD9"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00C21D18"/>
     <w:rsid w:val="00C27E81"/>
     <w:rsid w:val="00C34B01"/>
     <w:rsid w:val="00C405DB"/>
     <w:rsid w:val="00C634B2"/>
     <w:rsid w:val="00C716C8"/>
     <w:rsid w:val="00C71AB6"/>
     <w:rsid w:val="00C80ED4"/>
     <w:rsid w:val="00C94E20"/>
     <w:rsid w:val="00CC0E55"/>
     <w:rsid w:val="00CE3DFD"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D47619"/>
     <w:rsid w:val="00D76F17"/>
     <w:rsid w:val="00D85C12"/>
     <w:rsid w:val="00DC72AB"/>
     <w:rsid w:val="00DE214C"/>
     <w:rsid w:val="00DE57B6"/>
     <w:rsid w:val="00DF3ED9"/>
     <w:rsid w:val="00E108DD"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E654F7"/>
     <w:rsid w:val="00E819CD"/>
+    <w:rsid w:val="00E9691A"/>
     <w:rsid w:val="00EA6FCE"/>
     <w:rsid w:val="00EC1D7F"/>
     <w:rsid w:val="00EE27FA"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EE4065"/>
     <w:rsid w:val="00F12DBC"/>
     <w:rsid w:val="00F14C30"/>
     <w:rsid w:val="00F440DE"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F61779"/>
     <w:rsid w:val="00F61AC8"/>
     <w:rsid w:val="00F75E82"/>
     <w:rsid w:val="00FA5B46"/>
     <w:rsid w:val="00FA6BAB"/>
     <w:rsid w:val="00FB3389"/>
+    <w:rsid w:val="00FB5B0B"/>
     <w:rsid w:val="00FD2B8C"/>
     <w:rsid w:val="00FE0B48"/>
     <w:rsid w:val="00FF4AE8"/>
     <w:rsid w:val="46303D6B"/>
     <w:rsid w:val="48797000"/>
     <w:rsid w:val="48BC125E"/>
     <w:rsid w:val="5AE07397"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -6396,70 +6735,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -6658,121 +7001,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{158DF35D-5B03-4363-AA70-C76CD028DF00}"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8274ABB5-C552-4B07-AAAA-653E5A2772B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28CF6BA0-1823-4326-8057-32393224D0F5}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3101</Characters>
+  <Pages>2</Pages>
+  <Words>543</Words>
+  <Characters>3096</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3638</CharactersWithSpaces>
+  <CharactersWithSpaces>3632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HOPPER, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>