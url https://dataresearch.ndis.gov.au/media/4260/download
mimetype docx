--- v2 (2026-02-24)
+++ v3 (2026-06-06)
@@ -644,172 +644,187 @@
       </w:r>
       <w:r w:rsidRPr="7A99F0BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> plans at the date of reporting. </w:t>
       </w:r>
       <w:r w:rsidR="00092863" w:rsidRPr="7A99F0BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The table below outlines the possible values and rules in the ActivePlanParticipant.csv data file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62314A09" w14:textId="28825BFC" w:rsidR="7A99F0BC" w:rsidRDefault="7A99F0BC" w:rsidP="7A99F0BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Possible Values and Rules"/>
         <w:tblDescription w:val="The table below outlines the possible values and rules in the ActivePlanParticipants.csv data file"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2638"/>
         <w:gridCol w:w="2035"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00092863" w14:paraId="6FF9EBCE" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00092863" w14:paraId="6FF9EBCE" w14:textId="77777777" w:rsidTr="00020858">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E518EBE" w14:textId="4D5FE47A" w:rsidR="00092863" w:rsidRPr="00CB4D99" w:rsidRDefault="003C2A10" w:rsidP="002D2A39">
-            <w:pPr>
+          <w:p w14:paraId="3E518EBE" w14:textId="4D5FE47A" w:rsidR="00092863" w:rsidRPr="00CB4D99" w:rsidRDefault="003C2A10" w:rsidP="00020858">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB4D99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59DDD59B" w14:textId="77777777" w:rsidR="00092863" w:rsidRPr="00CB4D99" w:rsidRDefault="00092863" w:rsidP="002D2A39">
-            <w:pPr>
+          <w:p w14:paraId="59DDD59B" w14:textId="77777777" w:rsidR="00092863" w:rsidRPr="00CB4D99" w:rsidRDefault="00092863" w:rsidP="00020858">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB4D99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E587932" w14:textId="77777777" w:rsidR="00092863" w:rsidRPr="00CB4D99" w:rsidRDefault="00092863" w:rsidP="002D2A39">
-            <w:pPr>
+          <w:p w14:paraId="2E587932" w14:textId="77777777" w:rsidR="00092863" w:rsidRPr="00CB4D99" w:rsidRDefault="00092863" w:rsidP="00020858">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB4D99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="132E3D7F" w14:textId="39403709" w:rsidR="00092863" w:rsidRPr="00CB4D99" w:rsidRDefault="0086152A" w:rsidP="002D2A39">
-            <w:pPr>
+          <w:p w14:paraId="132E3D7F" w14:textId="39403709" w:rsidR="00092863" w:rsidRPr="00CB4D99" w:rsidRDefault="0086152A" w:rsidP="00020858">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Sample </w:t>
             </w:r>
             <w:r w:rsidR="00092863" w:rsidRPr="00CB4D99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Possible Values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092863" w14:paraId="6F319EB6" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00092863" w14:paraId="6F319EB6" w14:textId="77777777" w:rsidTr="00AA0A87">
+        <w:trPr>
+          <w:trHeight w:val="1358"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61D8204A" w14:textId="77777777" w:rsidR="00092863" w:rsidRDefault="00092863" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rprt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -866,114 +881,121 @@
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>The data set contains</w:t>
             </w:r>
             <w:r w:rsidR="00092863">
               <w:t xml:space="preserve"> multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57F0EF15" w14:textId="498DACA0" w:rsidR="00B13A57" w:rsidRDefault="00B13A57" w:rsidP="00423C52">
+          <w:p w14:paraId="57F0EF15" w14:textId="4B295B8B" w:rsidR="00B13A57" w:rsidRDefault="00B13A57" w:rsidP="00423C52">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="451F3ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="007D3EEA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="451F3ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="007D3EEA">
+            <w:r w:rsidR="00020858">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Dec</w:t>
+              <w:t>Mar</w:t>
             </w:r>
             <w:r w:rsidR="002E7960">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>-2025</w:t>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00020858">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49AF8FEF" w14:textId="0B3268E9" w:rsidR="0099185B" w:rsidRPr="00EF0902" w:rsidRDefault="0099185B" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA26F9" w14:paraId="5C402622" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00AA26F9" w14:paraId="5C402622" w14:textId="77777777" w:rsidTr="00020858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22EF9231" w14:textId="26592F37" w:rsidR="00AA26F9" w:rsidRDefault="00AA26F9" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>StateCd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
@@ -1017,55 +1039,58 @@
             </w:r>
             <w:r w:rsidR="00081542">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007461B6">
               <w:t>in which the</w:t>
             </w:r>
             <w:r w:rsidR="00081542">
               <w:t xml:space="preserve"> NDIA operates</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21D7B5AD" w14:textId="4237E3F6" w:rsidR="00C559E6" w:rsidRDefault="00B84B28" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The State/Territory code OT (i.e. other) includes States/Territories from the Australian Standard Geographical Classification (ASGC) Digital Boundaries, Australia 2011 standard </w:t>
+              <w:t xml:space="preserve">The State/Territory code OT (i.e. other) includes States/Territories from the Australian Standard Geographical Classification (ASGC) Digital Boundaries, </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Australia 2011 standard </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>and also</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> includes participants from Norfolk Island </w:t>
             </w:r>
             <w:r w:rsidR="00175816">
               <w:t xml:space="preserve">commencing </w:t>
             </w:r>
             <w:r w:rsidR="00175816" w:rsidRPr="5D5CF3FA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
             <w:r w:rsidR="772F55AA" w:rsidRPr="5D5CF3FA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the September 2019 reporting date</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> onwards. Prior to this, Norfolk Island participants were captured as ‘NSW’</w:t>
             </w:r>
           </w:p>
@@ -1245,51 +1270,51 @@
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>VIC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B1192F9" w14:textId="4A3EF2E8" w:rsidR="007461B6" w:rsidRDefault="00D13432" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>WA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092863" w14:paraId="34F3E561" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00092863" w14:paraId="34F3E561" w14:textId="77777777" w:rsidTr="00020858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DA2929E" w14:textId="77777777" w:rsidR="00092863" w:rsidRDefault="00092863" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>SrvcDstrctNm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1476,51 +1501,51 @@
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r>
               <w:t>….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44CE2F28" w14:textId="18A120AC" w:rsidR="001623B3" w:rsidRDefault="001623B3" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r>
               <w:t>ALL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092863" w14:paraId="00A82E24" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00092863" w14:paraId="00A82E24" w14:textId="77777777" w:rsidTr="00020858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BB37788" w14:textId="77777777" w:rsidR="00092863" w:rsidRDefault="75638614" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>DsbltyGrpNm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
@@ -1699,51 +1724,51 @@
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="144A4790" w14:textId="14502899" w:rsidR="004513E6" w:rsidRDefault="004513E6" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>ALL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092863" w14:paraId="5ABF65B0" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00092863" w14:paraId="5ABF65B0" w14:textId="77777777" w:rsidTr="00020858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EFED1DA" w14:textId="77777777" w:rsidR="00092863" w:rsidRDefault="00092863" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>AgeBnd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
@@ -1942,265 +1967,258 @@
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>65+</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C25A1DC" w14:textId="408CB79F" w:rsidR="00EF0902" w:rsidRDefault="00EF0902" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>ALL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092863" w14:paraId="510BC61A" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00092863" w14:paraId="510BC61A" w14:textId="77777777" w:rsidTr="00020858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F1451E0" w14:textId="77777777" w:rsidR="00092863" w:rsidRDefault="00EB12A7" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>SuppClass</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18CD571A" w14:textId="77777777" w:rsidR="007154B7" w:rsidRPr="007154B7" w:rsidRDefault="007154B7" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66B6A2CE" w14:textId="77777777" w:rsidR="007154B7" w:rsidRPr="007154B7" w:rsidRDefault="007154B7" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5112A01D" w14:textId="77777777" w:rsidR="007154B7" w:rsidRPr="007154B7" w:rsidRDefault="007154B7" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BACF8EF" w14:textId="7BB26A7A" w:rsidR="007154B7" w:rsidRPr="007154B7" w:rsidRDefault="007154B7" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="720"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35D6ED86" w14:textId="785A2238" w:rsidR="00092863" w:rsidRDefault="00092863" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Support </w:t>
             </w:r>
             <w:r w:rsidR="008159AE">
               <w:t>class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1162FB89" w14:textId="06ABB76B" w:rsidR="00092863" w:rsidRDefault="00092863" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NDIS plans have support </w:t>
             </w:r>
             <w:r w:rsidR="00EB12A7">
               <w:t xml:space="preserve">classes </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">under which a participant receives </w:t>
-[...3 lines deleted...]
-              <w:t>necessary and reasonable funding</w:t>
+              <w:t>under which a participant receives necessary and reasonable funding</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D585FAF" w14:textId="34DFC00C" w:rsidR="00092863" w:rsidRDefault="00092863" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">“ALL” denotes all the support </w:t>
             </w:r>
             <w:r w:rsidR="008159AE">
               <w:t>classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5064ECCD" w14:textId="77777777" w:rsidR="009608E6" w:rsidRDefault="009608E6" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>ALL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ADD5DEF" w14:textId="77777777" w:rsidR="009608E6" w:rsidRDefault="009608E6" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r>
               <w:t>Capacity Building</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="296979BC" w14:textId="77777777" w:rsidR="009608E6" w:rsidRDefault="009608E6" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r>
               <w:t>Capital</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30CD5A3E" w14:textId="3EB2DCA6" w:rsidR="00E6696F" w:rsidRDefault="009608E6" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Core</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092863" w14:paraId="48270FB3" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00092863" w14:paraId="48270FB3" w14:textId="77777777" w:rsidTr="00020858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BBBBB85" w14:textId="088EF164" w:rsidR="00092863" w:rsidRDefault="004A5B88" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ActvPrtcpnt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C15C29E" w14:textId="77777777" w:rsidR="00092863" w:rsidRDefault="00092863" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Participant count</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2256,51 +2274,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23EA0B83" w14:textId="2406605C" w:rsidR="00092863" w:rsidRDefault="00081542" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
             <w:r>
               <w:t>Numerical values greater than zero</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0847DE47" w14:textId="23B2F83D" w:rsidR="00081542" w:rsidRDefault="00081542" w:rsidP="00423C52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092863" w14:paraId="1DDB6A27" w14:textId="77777777" w:rsidTr="451F3ABC">
+      <w:tr w:rsidR="00092863" w14:paraId="1DDB6A27" w14:textId="77777777" w:rsidTr="00020858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D9231ED" w14:textId="77777777" w:rsidR="00092863" w:rsidRDefault="00092863" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>AvgAnlsdCmtdSuppBdgt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
@@ -2794,70 +2812,67 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>ALL”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FE5149" w14:textId="68915FEF" w:rsidR="001C722E" w:rsidRDefault="001C722E" w:rsidP="00E6696F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C1A3B4D" w14:textId="77777777" w:rsidR="000B7A2E" w:rsidRPr="001C722E" w:rsidRDefault="000B7A2E" w:rsidP="001C722E"/>
     <w:p w14:paraId="47814140" w14:textId="77777777" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="18" w:name="_Toc13752024"/>
       <w:bookmarkStart w:id="19" w:name="_Toc203655966"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="44B10506" w14:textId="36CF46B5" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="7BF5C6E3">
+    <w:p w14:paraId="44B10506" w14:textId="48A293B5" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="7BF5C6E3">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BF5C6E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved: </w:t>
       </w:r>
-      <w:r w:rsidR="007D3EEA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+      <w:r w:rsidR="00AA0A87">
+        <w:t>Mar 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA3EF31" w14:textId="552898EC" w:rsidR="002679FC" w:rsidRDefault="000B7A2E" w:rsidP="00B56352">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="581C7096">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contact: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="003E336A" w:rsidRPr="581C7096">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -5342,50 +5357,51 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D630E"/>
     <w:rsid w:val="00001A97"/>
+    <w:rsid w:val="00020858"/>
     <w:rsid w:val="0006477E"/>
     <w:rsid w:val="00081542"/>
     <w:rsid w:val="00092863"/>
     <w:rsid w:val="000A19FD"/>
     <w:rsid w:val="000B4E58"/>
     <w:rsid w:val="000B7A2E"/>
     <w:rsid w:val="000B7F32"/>
     <w:rsid w:val="000D630E"/>
     <w:rsid w:val="000E3D9C"/>
     <w:rsid w:val="00105939"/>
     <w:rsid w:val="0012309C"/>
     <w:rsid w:val="0013244F"/>
     <w:rsid w:val="0014300D"/>
     <w:rsid w:val="0015581B"/>
     <w:rsid w:val="001623B3"/>
     <w:rsid w:val="00175816"/>
     <w:rsid w:val="00186AD5"/>
     <w:rsid w:val="001C0527"/>
     <w:rsid w:val="001C5270"/>
     <w:rsid w:val="001C5440"/>
     <w:rsid w:val="001C722E"/>
     <w:rsid w:val="001E29DC"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="0022772F"/>
     <w:rsid w:val="002543B9"/>
@@ -5465,56 +5481,58 @@
     <w:rsid w:val="0086152A"/>
     <w:rsid w:val="0089311B"/>
     <w:rsid w:val="008A61A1"/>
     <w:rsid w:val="008B1131"/>
     <w:rsid w:val="008C3B57"/>
     <w:rsid w:val="00904F12"/>
     <w:rsid w:val="00920FB8"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="0092554A"/>
     <w:rsid w:val="00937682"/>
     <w:rsid w:val="009522E1"/>
     <w:rsid w:val="009608E6"/>
     <w:rsid w:val="0099185B"/>
     <w:rsid w:val="009A41BC"/>
     <w:rsid w:val="009B3397"/>
     <w:rsid w:val="009C372B"/>
     <w:rsid w:val="009E2235"/>
     <w:rsid w:val="009F646F"/>
     <w:rsid w:val="00A075CF"/>
     <w:rsid w:val="00A101F6"/>
     <w:rsid w:val="00A1622C"/>
     <w:rsid w:val="00A17816"/>
     <w:rsid w:val="00A32DD9"/>
     <w:rsid w:val="00A35A4F"/>
     <w:rsid w:val="00A87366"/>
+    <w:rsid w:val="00AA0A87"/>
     <w:rsid w:val="00AA26F9"/>
     <w:rsid w:val="00AD241C"/>
     <w:rsid w:val="00AE2B41"/>
     <w:rsid w:val="00AE2D99"/>
     <w:rsid w:val="00AF2645"/>
     <w:rsid w:val="00AF65FC"/>
+    <w:rsid w:val="00B06B1A"/>
     <w:rsid w:val="00B07FD1"/>
     <w:rsid w:val="00B13A57"/>
     <w:rsid w:val="00B145A5"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00B370CD"/>
     <w:rsid w:val="00B37C44"/>
     <w:rsid w:val="00B4304D"/>
     <w:rsid w:val="00B56352"/>
     <w:rsid w:val="00B82EB3"/>
     <w:rsid w:val="00B84B28"/>
     <w:rsid w:val="00B917F1"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BB30E5"/>
     <w:rsid w:val="00BB43D1"/>
     <w:rsid w:val="00BC126D"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00C12426"/>
     <w:rsid w:val="00C27E81"/>
     <w:rsid w:val="00C30EF4"/>
     <w:rsid w:val="00C34B01"/>
     <w:rsid w:val="00C559E6"/>
     <w:rsid w:val="00CB4B2C"/>
     <w:rsid w:val="00CB4D99"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D13432"/>
@@ -7086,50 +7104,51 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE619E"/>
     <w:rsid w:val="0000431E"/>
     <w:rsid w:val="000A2473"/>
     <w:rsid w:val="0023335E"/>
     <w:rsid w:val="00354F08"/>
     <w:rsid w:val="00440F13"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="00563675"/>
     <w:rsid w:val="0058136D"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="006B467D"/>
+    <w:rsid w:val="00B06B1A"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00DE619E"/>
     <w:rsid w:val="00E952FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7845,65 +7864,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -8106,87 +8116,96 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a">
+      <UserInfo>
+        <DisplayName>Lindquist, Michael</DisplayName>
+        <AccountId>354</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5BC8538-AC51-4321-AF78-4A3D46F1C181}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{578B3FDF-4CBF-4277-BD96-186EEF4929C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D572D27E-FA5C-482B-8B85-5E4A862A76D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>717</Words>
   <Characters>4090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>