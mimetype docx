--- v3 (2026-06-06)
+++ v4 (2026-08-28)
@@ -598,53 +598,53 @@
               <w:szCs w:val="28"/>
               <w:lang w:bidi="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="5" w:name="_Toc13752342" w:displacedByCustomXml="prev"/>
     <w:bookmarkStart w:id="6" w:name="_Toc13748872" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="2BB02CD2" w14:textId="0F32BF38" w:rsidR="00FA6BAB" w:rsidRDefault="00D8241D" w:rsidP="007B0265">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc13754191"/>
       <w:bookmarkStart w:id="8" w:name="_Toc203655962"/>
       <w:r>
         <w:t>Participant numbers and plan budgets p</w:t>
       </w:r>
       <w:r w:rsidR="0012309C">
         <w:t>ossible v</w:t>
       </w:r>
       <w:r w:rsidR="00FA6BAB">
         <w:t>alues and rules</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="145CD083" w14:textId="7C2B5AE5" w:rsidR="0015581B" w:rsidRDefault="00361575" w:rsidP="00092863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A99F0BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Participants are considered active by the NDIA when they have </w:t>
       </w:r>
       <w:r w:rsidR="007461B6" w:rsidRPr="7A99F0BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
       <w:r w:rsidRPr="7A99F0BC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> plans at the date of reporting. </w:t>
       </w:r>
@@ -881,91 +881,91 @@
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>The data set contains</w:t>
             </w:r>
             <w:r w:rsidR="00092863">
               <w:t xml:space="preserve"> multiple dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57F0EF15" w14:textId="4B295B8B" w:rsidR="00B13A57" w:rsidRDefault="00B13A57" w:rsidP="00423C52">
+          <w:p w14:paraId="57F0EF15" w14:textId="3BEC0F60" w:rsidR="00B13A57" w:rsidRDefault="00B13A57" w:rsidP="00423C52">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="451F3ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="007D3EEA">
+            <w:r w:rsidR="00477D87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="451F3ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00020858">
+            <w:r w:rsidR="00477D87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Mar</w:t>
+              <w:t>Jun</w:t>
             </w:r>
             <w:r w:rsidR="002E7960">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
             <w:r w:rsidR="00020858">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49AF8FEF" w14:textId="0B3268E9" w:rsidR="0099185B" w:rsidRPr="00EF0902" w:rsidRDefault="0099185B" w:rsidP="00423C52">
             <w:pPr>
               <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -2505,53 +2505,53 @@
     <w:p w14:paraId="54C877FF" w14:textId="77777777" w:rsidR="0080349F" w:rsidRDefault="0080349F">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37767452" w14:textId="3ABBE18B" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="0099185B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc203655963"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>How to use the data</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="565932A6" w14:textId="6B253E8B" w:rsidR="00FA6BAB" w:rsidRDefault="00F153EB" w:rsidP="00FA6BAB">
       <w:r>
         <w:t xml:space="preserve">Below are two examples of how to </w:t>
       </w:r>
       <w:r w:rsidR="0092554A">
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidR="004633A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F8E15F" w14:textId="25394136" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="00D0019B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc19268204"/>
       <w:bookmarkStart w:id="12" w:name="_Toc25832965"/>
       <w:bookmarkStart w:id="13" w:name="_Toc203655964"/>
       <w:r>
         <w:t xml:space="preserve">Example 1: Participants aged 25-34 in each </w:t>
       </w:r>
@@ -2812,121 +2812,124 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>ALL”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FE5149" w14:textId="68915FEF" w:rsidR="001C722E" w:rsidRDefault="001C722E" w:rsidP="00E6696F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C1A3B4D" w14:textId="77777777" w:rsidR="000B7A2E" w:rsidRPr="001C722E" w:rsidRDefault="000B7A2E" w:rsidP="001C722E"/>
     <w:p w14:paraId="47814140" w14:textId="77777777" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="00570D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="18" w:name="_Toc13752024"/>
       <w:bookmarkStart w:id="19" w:name="_Toc203655966"/>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="44B10506" w14:textId="48A293B5" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="7BF5C6E3">
+    <w:p w14:paraId="44B10506" w14:textId="0360C3E6" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="7BF5C6E3">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BF5C6E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved: </w:t>
       </w:r>
+      <w:r w:rsidR="00477D87">
+        <w:t>June</w:t>
+      </w:r>
       <w:r w:rsidR="00AA0A87">
-        <w:t>Mar 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA3EF31" w14:textId="552898EC" w:rsidR="002679FC" w:rsidRDefault="000B7A2E" w:rsidP="00B56352">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="581C7096">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contact: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="003E336A" w:rsidRPr="581C7096">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14208FAA" w14:textId="77777777" w:rsidR="00F56B2F" w:rsidRPr="00F56B2F" w:rsidRDefault="00F56B2F" w:rsidP="00F56B2F"/>
     <w:p w14:paraId="2BE202AB" w14:textId="77777777" w:rsidR="00F56B2F" w:rsidRPr="00F56B2F" w:rsidRDefault="00F56B2F" w:rsidP="00F56B2F"/>
     <w:p w14:paraId="5E1C5FD2" w14:textId="77777777" w:rsidR="00F56B2F" w:rsidRPr="00F56B2F" w:rsidRDefault="00F56B2F" w:rsidP="00F56B2F"/>
     <w:sectPr w:rsidR="00F56B2F" w:rsidRPr="00F56B2F" w:rsidSect="00186AD5">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B3BAFC4" w14:textId="77777777" w:rsidR="000B7F32" w:rsidRDefault="000B7F32" w:rsidP="002679FC">
+    <w:p w14:paraId="6AC15182" w14:textId="77777777" w:rsidR="00D74FBD" w:rsidRDefault="00D74FBD" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29FFE356" w14:textId="77777777" w:rsidR="000B7F32" w:rsidRDefault="000B7F32" w:rsidP="002679FC">
+    <w:p w14:paraId="401548E7" w14:textId="77777777" w:rsidR="00D74FBD" w:rsidRDefault="00D74FBD" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3165,58 +3168,58 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C3D27" w:rsidRPr="002679FC">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="784B2C02" w14:textId="77777777" w:rsidR="000B7F32" w:rsidRDefault="000B7F32" w:rsidP="002679FC">
+    <w:p w14:paraId="5AF1974E" w14:textId="77777777" w:rsidR="00D74FBD" w:rsidRDefault="00D74FBD" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DCBEFD9" w14:textId="77777777" w:rsidR="000B7F32" w:rsidRDefault="000B7F32" w:rsidP="002679FC">
+    <w:p w14:paraId="06001160" w14:textId="77777777" w:rsidR="00D74FBD" w:rsidRDefault="00D74FBD" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="187DB151" w14:textId="77777777" w:rsidR="003C3D27" w:rsidRDefault="003C3D27" w:rsidP="003C3D27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3617"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -5388,69 +5391,71 @@
     <w:rsid w:val="000B7A2E"/>
     <w:rsid w:val="000B7F32"/>
     <w:rsid w:val="000D630E"/>
     <w:rsid w:val="000E3D9C"/>
     <w:rsid w:val="00105939"/>
     <w:rsid w:val="0012309C"/>
     <w:rsid w:val="0013244F"/>
     <w:rsid w:val="0014300D"/>
     <w:rsid w:val="0015581B"/>
     <w:rsid w:val="001623B3"/>
     <w:rsid w:val="00175816"/>
     <w:rsid w:val="00186AD5"/>
     <w:rsid w:val="001C0527"/>
     <w:rsid w:val="001C5270"/>
     <w:rsid w:val="001C5440"/>
     <w:rsid w:val="001C722E"/>
     <w:rsid w:val="001E29DC"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="0022772F"/>
     <w:rsid w:val="002543B9"/>
     <w:rsid w:val="0025608C"/>
     <w:rsid w:val="002679FC"/>
     <w:rsid w:val="0028167C"/>
     <w:rsid w:val="002E7960"/>
     <w:rsid w:val="003143E9"/>
+    <w:rsid w:val="00334FDE"/>
     <w:rsid w:val="00354F08"/>
     <w:rsid w:val="00357D1A"/>
     <w:rsid w:val="00361575"/>
     <w:rsid w:val="00364E83"/>
     <w:rsid w:val="00383637"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003C2543"/>
     <w:rsid w:val="003C2A10"/>
     <w:rsid w:val="003C3D27"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003E336A"/>
     <w:rsid w:val="003F5258"/>
     <w:rsid w:val="00421B46"/>
     <w:rsid w:val="00423C52"/>
     <w:rsid w:val="00440F13"/>
     <w:rsid w:val="004513E6"/>
     <w:rsid w:val="00451E12"/>
     <w:rsid w:val="004633A8"/>
     <w:rsid w:val="00464372"/>
+    <w:rsid w:val="00477D87"/>
     <w:rsid w:val="00487A4B"/>
     <w:rsid w:val="004924C6"/>
     <w:rsid w:val="004A5B88"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004B6B5A"/>
     <w:rsid w:val="004D5F80"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="005235CD"/>
     <w:rsid w:val="00523D53"/>
     <w:rsid w:val="005638D6"/>
     <w:rsid w:val="00570D8A"/>
     <w:rsid w:val="0059472F"/>
     <w:rsid w:val="005A3440"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="005B2B6C"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005E669D"/>
     <w:rsid w:val="00616D3B"/>
     <w:rsid w:val="00617719"/>
     <w:rsid w:val="00667792"/>
     <w:rsid w:val="006A33F3"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006B1E25"/>
     <w:rsid w:val="006B467D"/>
@@ -5518,50 +5523,51 @@
     <w:rsid w:val="00B370CD"/>
     <w:rsid w:val="00B37C44"/>
     <w:rsid w:val="00B4304D"/>
     <w:rsid w:val="00B56352"/>
     <w:rsid w:val="00B82EB3"/>
     <w:rsid w:val="00B84B28"/>
     <w:rsid w:val="00B917F1"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BB30E5"/>
     <w:rsid w:val="00BB43D1"/>
     <w:rsid w:val="00BC126D"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00C12426"/>
     <w:rsid w:val="00C27E81"/>
     <w:rsid w:val="00C30EF4"/>
     <w:rsid w:val="00C34B01"/>
     <w:rsid w:val="00C559E6"/>
     <w:rsid w:val="00CB4B2C"/>
     <w:rsid w:val="00CB4D99"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D13432"/>
     <w:rsid w:val="00D42703"/>
     <w:rsid w:val="00D456EC"/>
     <w:rsid w:val="00D47619"/>
     <w:rsid w:val="00D47EB7"/>
+    <w:rsid w:val="00D74FBD"/>
     <w:rsid w:val="00D76F17"/>
     <w:rsid w:val="00D8241D"/>
     <w:rsid w:val="00D92165"/>
     <w:rsid w:val="00DE214C"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E6696F"/>
     <w:rsid w:val="00E819CD"/>
     <w:rsid w:val="00E943CB"/>
     <w:rsid w:val="00E952FC"/>
     <w:rsid w:val="00EB12A7"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EF0902"/>
     <w:rsid w:val="00EF571F"/>
     <w:rsid w:val="00F153EB"/>
     <w:rsid w:val="00F16525"/>
     <w:rsid w:val="00F4158A"/>
     <w:rsid w:val="00F440DE"/>
     <w:rsid w:val="00F4697D"/>
     <w:rsid w:val="00F56B2F"/>
     <w:rsid w:val="00F75E82"/>
     <w:rsid w:val="00F83C89"/>
     <w:rsid w:val="00FA6BAB"/>
     <w:rsid w:val="00FB3389"/>
     <w:rsid w:val="00FD2324"/>
     <w:rsid w:val="00FF4AE8"/>
@@ -7097,52 +7103,54 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE619E"/>
     <w:rsid w:val="0000431E"/>
     <w:rsid w:val="000A2473"/>
     <w:rsid w:val="0023335E"/>
+    <w:rsid w:val="00334FDE"/>
     <w:rsid w:val="00354F08"/>
     <w:rsid w:val="00440F13"/>
+    <w:rsid w:val="0047102F"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="00563675"/>
     <w:rsid w:val="0058136D"/>
     <w:rsid w:val="005B10B1"/>
     <w:rsid w:val="006B467D"/>
     <w:rsid w:val="00B06B1A"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00DE619E"/>
     <w:rsid w:val="00E952FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -7864,59 +7872,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -8115,124 +8114,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
     <SharedWithUsers xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a">
       <UserInfo>
         <DisplayName>Lindquist, Michael</DisplayName>
         <AccountId>354</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B062BBC-B59E-4EB6-8AB9-46066E5727B0}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{578B3FDF-4CBF-4277-BD96-186EEF4929C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D572D27E-FA5C-482B-8B85-5E4A862A76D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D572D27E-FA5C-482B-8B85-5E4A862A76D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{578B3FDF-4CBF-4277-BD96-186EEF4929C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>717</Words>
-  <Characters>4090</Characters>
+  <Characters>4091</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4798</CharactersWithSpaces>
+  <CharactersWithSpaces>4799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HOPPER, Nicholas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>