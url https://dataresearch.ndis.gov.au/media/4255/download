--- v2 (2026-03-04)
+++ v3 (2026-06-15)
@@ -644,114 +644,122 @@
         </w:rPr>
         <w:t>.csv data file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525FA5AA" w14:textId="77777777" w:rsidR="007C7A8E" w:rsidRDefault="007C7A8E" w:rsidP="00615253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Registered Providers - Possible Values and Rules"/>
         <w:tblDescription w:val="This table outlines the possible values and rules in the SDAParticipants.csv data file"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1806"/>
         <w:gridCol w:w="2006"/>
         <w:gridCol w:w="3271"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00615253" w14:paraId="08D4F4FA" w14:textId="77777777" w:rsidTr="16D67A37">
+      <w:tr w:rsidR="00615253" w14:paraId="08D4F4FA" w14:textId="77777777" w:rsidTr="009B64E0">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26878775" w14:textId="3F702451" w:rsidR="00615253" w:rsidRPr="00E80FAD" w:rsidRDefault="0000165D" w:rsidP="00356D54">
+          <w:p w14:paraId="26878775" w14:textId="3F702451" w:rsidR="00615253" w:rsidRPr="00E80FAD" w:rsidRDefault="0000165D" w:rsidP="009B64E0">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80FAD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="386463FA" w14:textId="77777777" w:rsidR="00615253" w:rsidRPr="00E80FAD" w:rsidRDefault="00615253" w:rsidP="00356D54">
+          <w:p w14:paraId="386463FA" w14:textId="77777777" w:rsidR="00615253" w:rsidRPr="00E80FAD" w:rsidRDefault="00615253" w:rsidP="009B64E0">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80FAD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5C4ACE" w14:textId="77777777" w:rsidR="00615253" w:rsidRPr="00E80FAD" w:rsidRDefault="00615253" w:rsidP="00356D54">
+          <w:p w14:paraId="7E5C4ACE" w14:textId="77777777" w:rsidR="00615253" w:rsidRPr="00E80FAD" w:rsidRDefault="00615253" w:rsidP="009B64E0">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80FAD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35AEAAA3" w14:textId="2E4B22FE" w:rsidR="00615253" w:rsidRPr="00E80FAD" w:rsidRDefault="00647508" w:rsidP="00356D54">
+          <w:p w14:paraId="35AEAAA3" w14:textId="2E4B22FE" w:rsidR="00615253" w:rsidRPr="00E80FAD" w:rsidRDefault="00647508" w:rsidP="009B64E0">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Sample </w:t>
             </w:r>
             <w:r w:rsidR="00615253" w:rsidRPr="00E80FAD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Possible Values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00615253" w14:paraId="5AACF751" w14:textId="77777777" w:rsidTr="16D67A37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CC6D26A" w14:textId="77777777" w:rsidR="00615253" w:rsidRDefault="00615253" w:rsidP="00356D54">
@@ -773,97 +781,83 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F7FDEE" w14:textId="79FDD29F" w:rsidR="00615253" w:rsidRDefault="00615253" w:rsidP="00027DE4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>The dates will align with quarter end dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADE22EA" w14:textId="4F7200C9" w:rsidR="00203C24" w:rsidRPr="002844BF" w:rsidRDefault="00570145" w:rsidP="002844BF">
+          <w:p w14:paraId="4ADE22EA" w14:textId="23228B06" w:rsidR="00203C24" w:rsidRPr="002844BF" w:rsidRDefault="00570145" w:rsidP="002844BF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="00CC5480" w:rsidRPr="16D67A37">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007C7794">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Dec</w:t>
-[...13 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Mar-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00615253" w14:paraId="0935708C" w14:textId="77777777" w:rsidTr="16D67A37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3898C142" w14:textId="3A678A14" w:rsidR="00615253" w:rsidRDefault="00A82B0C" w:rsidP="00356D54">
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>StateCd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="573ACADB" w14:textId="535641AD" w:rsidR="00615253" w:rsidRDefault="00404C11" w:rsidP="00436AA3">
             <w:r>
               <w:t>S</w:t>
             </w:r>
@@ -2204,60 +2198,65 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc13752023"/>
     </w:p>
     <w:p w14:paraId="61719D64" w14:textId="3F7E79B5" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="005528E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc203655345"/>
       <w:r>
         <w:t>How to use the data</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="5EAFFF29" w14:textId="22FA9943" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="00FA6BAB">
       <w:r>
         <w:t>Below</w:t>
       </w:r>
       <w:r w:rsidR="006A77C7">
         <w:t xml:space="preserve"> are two examples of how to use the data. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DCAF13" w14:textId="6B8F4835" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="00D0019B">
+    <w:p w14:paraId="340AD2CD" w14:textId="77777777" w:rsidR="007C7794" w:rsidRDefault="007C7794" w:rsidP="00D0019B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc19268204"/>
       <w:bookmarkStart w:id="10" w:name="_Toc25586514"/>
       <w:bookmarkStart w:id="11" w:name="_Toc25587019"/>
       <w:bookmarkStart w:id="12" w:name="_Toc25652769"/>
       <w:bookmarkStart w:id="13" w:name="_Toc25928986"/>
       <w:bookmarkStart w:id="14" w:name="_Toc203655346"/>
+    </w:p>
+    <w:p w14:paraId="20DCAF13" w14:textId="7F748477" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="00D0019B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Example 1: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00615253">
         <w:t xml:space="preserve">Count of </w:t>
       </w:r>
       <w:r w:rsidR="005C77F5">
         <w:t xml:space="preserve">providers that provided services to participants </w:t>
       </w:r>
       <w:r w:rsidR="00615253">
         <w:t>in ea</w:t>
       </w:r>
       <w:r w:rsidR="00261DE9">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00447311">
         <w:t xml:space="preserve">h </w:t>
       </w:r>
       <w:r w:rsidR="00404C11">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00447311">
         <w:t>tate/</w:t>
       </w:r>
@@ -2396,61 +2395,67 @@
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>=“</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>ALL”</w:t>
       </w:r>
       <w:r w:rsidR="00CB4E67">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CB4E67">
         <w:t>ActvIn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB4E67">
         <w:t>=”Quarter</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CB4E67">
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADCBCDE" w14:textId="401195BF" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="005D49FC">
+    <w:p w14:paraId="76365C5B" w14:textId="77777777" w:rsidR="007C7794" w:rsidRDefault="007C7794" w:rsidP="005D49FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc19268205"/>
       <w:bookmarkStart w:id="16" w:name="_Toc25586515"/>
       <w:bookmarkStart w:id="17" w:name="_Toc25587020"/>
       <w:bookmarkStart w:id="18" w:name="_Toc25652770"/>
       <w:bookmarkStart w:id="19" w:name="_Toc25928987"/>
       <w:bookmarkStart w:id="20" w:name="_Toc203655347"/>
+    </w:p>
+    <w:p w14:paraId="0ADCBCDE" w14:textId="1E45C8D5" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="005D49FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Example 2: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00615253">
         <w:t xml:space="preserve">Count of </w:t>
       </w:r>
       <w:r w:rsidR="005C77F5">
         <w:t xml:space="preserve">providers that provided </w:t>
       </w:r>
       <w:r w:rsidR="00615253">
         <w:t>core support</w:t>
       </w:r>
       <w:r w:rsidR="005528E0">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00615253">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="005C77F5">
         <w:t xml:space="preserve">participants in Victoria </w:t>
       </w:r>
       <w:r w:rsidR="00615253">
         <w:t>age</w:t>
       </w:r>
@@ -2603,122 +2608,118 @@
       <w:r w:rsidR="00984371">
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08EF1C34" w14:textId="77777777" w:rsidR="00FE45E1" w:rsidRDefault="00FE45E1" w:rsidP="005D49FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="22" w:name="_Toc13752024"/>
       <w:bookmarkStart w:id="23" w:name="_Toc203655348"/>
     </w:p>
     <w:p w14:paraId="4CD8B224" w14:textId="198E736F" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="005D49FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="3036E3AC" w14:textId="3FF27705" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="688FC4B5">
+    <w:p w14:paraId="3036E3AC" w14:textId="645A8385" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="688FC4B5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="688FC4B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved: </w:t>
       </w:r>
-      <w:r w:rsidR="0080432A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+      <w:r w:rsidR="007C7794">
+        <w:t>Mar 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014950D4" w14:textId="5BAE151D" w:rsidR="00834B7F" w:rsidRDefault="000B7A2E" w:rsidP="00A94B4A">
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74B9FA6B" w14:textId="77777777" w:rsidR="00834B7F" w:rsidRPr="00834B7F" w:rsidRDefault="00834B7F" w:rsidP="00834B7F"/>
     <w:p w14:paraId="15A4074A" w14:textId="77777777" w:rsidR="00FE7088" w:rsidRPr="00FE7088" w:rsidRDefault="00FE7088" w:rsidP="00FE7088"/>
     <w:sectPr w:rsidR="00FE7088" w:rsidRPr="00FE7088" w:rsidSect="003E4DBD">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F87FFCA" w14:textId="77777777" w:rsidR="002A3EB5" w:rsidRDefault="002A3EB5" w:rsidP="002679FC">
+    <w:p w14:paraId="1031F9BA" w14:textId="77777777" w:rsidR="008B4ACA" w:rsidRDefault="008B4ACA" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4439BD61" w14:textId="77777777" w:rsidR="002A3EB5" w:rsidRDefault="002A3EB5" w:rsidP="002679FC">
+    <w:p w14:paraId="642520B6" w14:textId="77777777" w:rsidR="008B4ACA" w:rsidRDefault="008B4ACA" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2972,58 +2973,58 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C3D27" w:rsidRPr="002679FC">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="744FDFBE" w14:textId="77777777" w:rsidR="002A3EB5" w:rsidRDefault="002A3EB5" w:rsidP="002679FC">
+    <w:p w14:paraId="71C3AFFF" w14:textId="77777777" w:rsidR="008B4ACA" w:rsidRDefault="008B4ACA" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C4D50A1" w14:textId="77777777" w:rsidR="002A3EB5" w:rsidRDefault="002A3EB5" w:rsidP="002679FC">
+    <w:p w14:paraId="71D1385E" w14:textId="77777777" w:rsidR="008B4ACA" w:rsidRDefault="008B4ACA" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="540A802B" w14:textId="77777777" w:rsidR="003C3D27" w:rsidRDefault="003C3D27" w:rsidP="003C3D27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3617"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -5128,150 +5129,155 @@
     <w:rsid w:val="00357D1A"/>
     <w:rsid w:val="003742FD"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003C2543"/>
     <w:rsid w:val="003C3D27"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003D4A1D"/>
     <w:rsid w:val="003D4F41"/>
     <w:rsid w:val="003E336A"/>
     <w:rsid w:val="003E4DBD"/>
     <w:rsid w:val="003F6AF1"/>
     <w:rsid w:val="00404C11"/>
     <w:rsid w:val="00416AB5"/>
     <w:rsid w:val="00421B46"/>
     <w:rsid w:val="0042372D"/>
     <w:rsid w:val="004325BD"/>
     <w:rsid w:val="00436AA3"/>
     <w:rsid w:val="00447311"/>
     <w:rsid w:val="00454693"/>
     <w:rsid w:val="00472DDE"/>
     <w:rsid w:val="00487A4B"/>
     <w:rsid w:val="004924C6"/>
     <w:rsid w:val="004A0FEC"/>
     <w:rsid w:val="004A29C2"/>
     <w:rsid w:val="004B54CA"/>
+    <w:rsid w:val="004C0269"/>
     <w:rsid w:val="004D5F80"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004E7F33"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="00550A2D"/>
     <w:rsid w:val="005528E0"/>
     <w:rsid w:val="005638D6"/>
     <w:rsid w:val="00570145"/>
     <w:rsid w:val="00570D8A"/>
     <w:rsid w:val="0059472F"/>
     <w:rsid w:val="00596222"/>
     <w:rsid w:val="005B2B6C"/>
     <w:rsid w:val="005B3279"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005C77F5"/>
     <w:rsid w:val="005D383D"/>
     <w:rsid w:val="005D49FC"/>
     <w:rsid w:val="005E669D"/>
     <w:rsid w:val="005F31C3"/>
     <w:rsid w:val="0061043E"/>
     <w:rsid w:val="00612183"/>
     <w:rsid w:val="00615253"/>
     <w:rsid w:val="00637C5B"/>
     <w:rsid w:val="00641D8E"/>
     <w:rsid w:val="00647508"/>
     <w:rsid w:val="00655A98"/>
     <w:rsid w:val="00667792"/>
     <w:rsid w:val="0068664A"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006A77C7"/>
     <w:rsid w:val="006B0E7A"/>
     <w:rsid w:val="006C0807"/>
     <w:rsid w:val="006D0066"/>
     <w:rsid w:val="006E4A0E"/>
     <w:rsid w:val="007060BE"/>
     <w:rsid w:val="007264E4"/>
     <w:rsid w:val="007370F9"/>
     <w:rsid w:val="007557B8"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0265"/>
     <w:rsid w:val="007B238D"/>
+    <w:rsid w:val="007C7794"/>
     <w:rsid w:val="007C7A8E"/>
     <w:rsid w:val="008038A2"/>
     <w:rsid w:val="00804131"/>
     <w:rsid w:val="0080432A"/>
     <w:rsid w:val="008070D3"/>
     <w:rsid w:val="008112D0"/>
     <w:rsid w:val="00814D76"/>
     <w:rsid w:val="00822677"/>
     <w:rsid w:val="00834B7F"/>
     <w:rsid w:val="00843B54"/>
     <w:rsid w:val="00853B5E"/>
     <w:rsid w:val="00860924"/>
     <w:rsid w:val="0089311B"/>
     <w:rsid w:val="008A61A1"/>
+    <w:rsid w:val="008B4ACA"/>
     <w:rsid w:val="008C6040"/>
     <w:rsid w:val="008F19E0"/>
     <w:rsid w:val="008F26F0"/>
     <w:rsid w:val="00921959"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00937682"/>
     <w:rsid w:val="009522E1"/>
     <w:rsid w:val="00977CFE"/>
     <w:rsid w:val="00984371"/>
     <w:rsid w:val="009A41BC"/>
     <w:rsid w:val="009B0D94"/>
     <w:rsid w:val="009B2084"/>
+    <w:rsid w:val="009B64E0"/>
     <w:rsid w:val="009F2EE5"/>
     <w:rsid w:val="00A075CF"/>
     <w:rsid w:val="00A46976"/>
     <w:rsid w:val="00A5270F"/>
     <w:rsid w:val="00A82B0C"/>
     <w:rsid w:val="00A87366"/>
     <w:rsid w:val="00A94B4A"/>
     <w:rsid w:val="00AA2D56"/>
     <w:rsid w:val="00AC4BE0"/>
     <w:rsid w:val="00AD241C"/>
     <w:rsid w:val="00AD5793"/>
     <w:rsid w:val="00AE2B41"/>
     <w:rsid w:val="00B145A5"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00B57C44"/>
     <w:rsid w:val="00B70BEF"/>
     <w:rsid w:val="00B73D68"/>
     <w:rsid w:val="00B77363"/>
     <w:rsid w:val="00B82EB3"/>
     <w:rsid w:val="00B917F1"/>
     <w:rsid w:val="00B93452"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BB187E"/>
     <w:rsid w:val="00BB43D1"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF7A0A"/>
     <w:rsid w:val="00C05CF6"/>
     <w:rsid w:val="00C27E81"/>
     <w:rsid w:val="00C34B01"/>
     <w:rsid w:val="00C61AB1"/>
     <w:rsid w:val="00C6283D"/>
     <w:rsid w:val="00CA252E"/>
+    <w:rsid w:val="00CA257F"/>
     <w:rsid w:val="00CB4E67"/>
     <w:rsid w:val="00CC5480"/>
     <w:rsid w:val="00CE6BD2"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D10C49"/>
     <w:rsid w:val="00D47619"/>
     <w:rsid w:val="00D720CD"/>
     <w:rsid w:val="00D76F17"/>
     <w:rsid w:val="00D87C9B"/>
     <w:rsid w:val="00DE07D8"/>
     <w:rsid w:val="00DE214C"/>
     <w:rsid w:val="00DF3E3E"/>
     <w:rsid w:val="00E10680"/>
     <w:rsid w:val="00E30F07"/>
     <w:rsid w:val="00E34909"/>
     <w:rsid w:val="00E40AD4"/>
     <w:rsid w:val="00E76133"/>
     <w:rsid w:val="00E77141"/>
     <w:rsid w:val="00E80FAD"/>
     <w:rsid w:val="00E819CD"/>
     <w:rsid w:val="00E9636B"/>
     <w:rsid w:val="00EC661A"/>
     <w:rsid w:val="00ED7474"/>
     <w:rsid w:val="00EE3AEC"/>
     <w:rsid w:val="00EF717E"/>
@@ -6813,63 +6819,66 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00990046"/>
     <w:rsid w:val="000A02D1"/>
     <w:rsid w:val="001523A4"/>
     <w:rsid w:val="001E7C7E"/>
     <w:rsid w:val="00265F6C"/>
     <w:rsid w:val="002B403C"/>
     <w:rsid w:val="002D0D9A"/>
     <w:rsid w:val="00435B68"/>
+    <w:rsid w:val="004C0269"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="005209F7"/>
     <w:rsid w:val="00550A2D"/>
     <w:rsid w:val="00596222"/>
     <w:rsid w:val="005C2EF5"/>
     <w:rsid w:val="00655A98"/>
     <w:rsid w:val="0068664A"/>
     <w:rsid w:val="008F2B28"/>
     <w:rsid w:val="00990046"/>
     <w:rsid w:val="009A78B6"/>
+    <w:rsid w:val="00A5795E"/>
     <w:rsid w:val="00B24033"/>
     <w:rsid w:val="00B70BEF"/>
     <w:rsid w:val="00C46132"/>
+    <w:rsid w:val="00CA257F"/>
     <w:rsid w:val="00E31AB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7858,93 +7867,87 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46A9529-A5DD-43E5-A131-FB0626F72998}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDE30DD1-D401-4EBD-9614-72416CED50A7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
-    <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB29D252-7005-45B7-B20B-96020DFCF9EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>699</Words>
-  <Characters>3985</Characters>
+  <Characters>3986</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4675</CharactersWithSpaces>
+  <CharactersWithSpaces>4676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Pham, Loc</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>