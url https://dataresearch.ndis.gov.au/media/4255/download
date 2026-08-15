--- v3 (2026-06-15)
+++ v4 (2026-08-15)
@@ -594,53 +594,53 @@
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="3" w:name="_Toc13752342" w:displacedByCustomXml="prev"/>
     <w:bookmarkStart w:id="4" w:name="_Toc13748872" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="7F127E69" w14:textId="77777777" w:rsidR="00FA6BAB" w:rsidRDefault="00615253" w:rsidP="007B0265">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc13754191"/>
       <w:bookmarkStart w:id="6" w:name="_Toc203655344"/>
       <w:r>
         <w:t>Active providers p</w:t>
       </w:r>
       <w:r w:rsidR="0012309C">
         <w:t>ossible v</w:t>
       </w:r>
       <w:r w:rsidR="00FA6BAB">
         <w:t>alues and rules</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="03887F47" w14:textId="4977F31E" w:rsidR="00615253" w:rsidRDefault="00615253" w:rsidP="00615253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67538B6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The table below outlines the possible values and rules in the </w:t>
       </w:r>
       <w:r w:rsidR="00853B5E" w:rsidRPr="67538B6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ActiveProviders</w:t>
       </w:r>
       <w:r w:rsidRPr="67538B6F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.csv data file.</w:t>
       </w:r>
@@ -781,83 +781,83 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F7FDEE" w14:textId="79FDD29F" w:rsidR="00615253" w:rsidRDefault="00615253" w:rsidP="00027DE4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="258" w:hanging="258"/>
             </w:pPr>
             <w:r>
               <w:t>The dates will align with quarter end dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADE22EA" w14:textId="23228B06" w:rsidR="00203C24" w:rsidRPr="002844BF" w:rsidRDefault="00570145" w:rsidP="002844BF">
+          <w:p w14:paraId="4ADE22EA" w14:textId="0AC9DBB1" w:rsidR="00203C24" w:rsidRPr="002844BF" w:rsidRDefault="00570145" w:rsidP="002844BF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>31</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CC5480" w:rsidRPr="16D67A37">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00803001">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>0-Jun</w:t>
             </w:r>
             <w:r w:rsidR="007C7794">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Mar-26</w:t>
+              <w:t>-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00615253" w14:paraId="0935708C" w14:textId="77777777" w:rsidTr="16D67A37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3898C142" w14:textId="3A678A14" w:rsidR="00615253" w:rsidRDefault="00A82B0C" w:rsidP="00356D54">
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>StateCd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="573ACADB" w14:textId="535641AD" w:rsidR="00615253" w:rsidRDefault="00404C11" w:rsidP="00436AA3">
             <w:r>
               <w:t>S</w:t>
             </w:r>
@@ -2186,53 +2186,53 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="720FDA5C" w14:textId="16384B34" w:rsidR="005528E0" w:rsidRDefault="005528E0">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc13752023"/>
     </w:p>
     <w:p w14:paraId="61719D64" w14:textId="3F7E79B5" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="005528E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc203655345"/>
       <w:r>
         <w:t>How to use the data</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="5EAFFF29" w14:textId="22FA9943" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="00FA6BAB">
       <w:r>
         <w:t>Below</w:t>
       </w:r>
       <w:r w:rsidR="006A77C7">
         <w:t xml:space="preserve"> are two examples of how to use the data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340AD2CD" w14:textId="77777777" w:rsidR="007C7794" w:rsidRDefault="007C7794" w:rsidP="00D0019B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc19268204"/>
       <w:bookmarkStart w:id="10" w:name="_Toc25586514"/>
       <w:bookmarkStart w:id="11" w:name="_Toc25587019"/>
       <w:bookmarkStart w:id="12" w:name="_Toc25652769"/>
       <w:bookmarkStart w:id="13" w:name="_Toc25928986"/>
       <w:bookmarkStart w:id="14" w:name="_Toc203655346"/>
     </w:p>
     <w:p w14:paraId="20DCAF13" w14:textId="7F748477" w:rsidR="00FA6BAB" w:rsidRDefault="00FA6BAB" w:rsidP="00D0019B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -2608,118 +2608,121 @@
       <w:r w:rsidR="00984371">
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08EF1C34" w14:textId="77777777" w:rsidR="00FE45E1" w:rsidRDefault="00FE45E1" w:rsidP="005D49FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc13748873"/>
       <w:bookmarkStart w:id="22" w:name="_Toc13752024"/>
       <w:bookmarkStart w:id="23" w:name="_Toc203655348"/>
     </w:p>
     <w:p w14:paraId="4CD8B224" w14:textId="198E736F" w:rsidR="000B7A2E" w:rsidRDefault="000B7A2E" w:rsidP="005D49FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>About this document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="3036E3AC" w14:textId="645A8385" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="688FC4B5">
+    <w:p w14:paraId="3036E3AC" w14:textId="368F72C2" w:rsidR="000B7A2E" w:rsidRPr="00F4697D" w:rsidRDefault="000B7A2E" w:rsidP="688FC4B5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="688FC4B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approved: </w:t>
       </w:r>
+      <w:r w:rsidR="00803001">
+        <w:t>June</w:t>
+      </w:r>
       <w:r w:rsidR="007C7794">
-        <w:t>Mar 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014950D4" w14:textId="5BAE151D" w:rsidR="00834B7F" w:rsidRDefault="000B7A2E" w:rsidP="00A94B4A">
       <w:r w:rsidRPr="00F4697D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="003E336A" w:rsidRPr="00125EF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scheme.actuary@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15A4074A" w14:textId="77777777" w:rsidR="00FE7088" w:rsidRPr="00FE7088" w:rsidRDefault="00FE7088" w:rsidP="00FE7088"/>
     <w:sectPr w:rsidR="00FE7088" w:rsidRPr="00FE7088" w:rsidSect="003E4DBD">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1031F9BA" w14:textId="77777777" w:rsidR="008B4ACA" w:rsidRDefault="008B4ACA" w:rsidP="002679FC">
+    <w:p w14:paraId="40A56683" w14:textId="77777777" w:rsidR="00AE16FD" w:rsidRDefault="00AE16FD" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="642520B6" w14:textId="77777777" w:rsidR="008B4ACA" w:rsidRDefault="008B4ACA" w:rsidP="002679FC">
+    <w:p w14:paraId="41DB212D" w14:textId="77777777" w:rsidR="00AE16FD" w:rsidRDefault="00AE16FD" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2751,51 +2754,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BA7F80B" w14:textId="0849E60F" w:rsidR="003C3D27" w:rsidRPr="00A94B4A" w:rsidRDefault="00D0019B" w:rsidP="00D0019B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10065"/>
@@ -2973,58 +2975,58 @@
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C3D27" w:rsidRPr="002679FC">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="652F76"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71C3AFFF" w14:textId="77777777" w:rsidR="008B4ACA" w:rsidRDefault="008B4ACA" w:rsidP="002679FC">
+    <w:p w14:paraId="1020718F" w14:textId="77777777" w:rsidR="00AE16FD" w:rsidRDefault="00AE16FD" w:rsidP="002679FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71D1385E" w14:textId="77777777" w:rsidR="008B4ACA" w:rsidRDefault="008B4ACA" w:rsidP="002679FC">
+    <w:p w14:paraId="75AD61FB" w14:textId="77777777" w:rsidR="00AE16FD" w:rsidRDefault="00AE16FD" w:rsidP="002679FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="540A802B" w14:textId="77777777" w:rsidR="003C3D27" w:rsidRDefault="003C3D27" w:rsidP="003C3D27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3617"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -5174,91 +5176,95 @@
     <w:rsid w:val="0061043E"/>
     <w:rsid w:val="00612183"/>
     <w:rsid w:val="00615253"/>
     <w:rsid w:val="00637C5B"/>
     <w:rsid w:val="00641D8E"/>
     <w:rsid w:val="00647508"/>
     <w:rsid w:val="00655A98"/>
     <w:rsid w:val="00667792"/>
     <w:rsid w:val="0068664A"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006A77C7"/>
     <w:rsid w:val="006B0E7A"/>
     <w:rsid w:val="006C0807"/>
     <w:rsid w:val="006D0066"/>
     <w:rsid w:val="006E4A0E"/>
     <w:rsid w:val="007060BE"/>
     <w:rsid w:val="007264E4"/>
     <w:rsid w:val="007370F9"/>
     <w:rsid w:val="007557B8"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0265"/>
     <w:rsid w:val="007B238D"/>
     <w:rsid w:val="007C7794"/>
     <w:rsid w:val="007C7A8E"/>
+    <w:rsid w:val="00803001"/>
     <w:rsid w:val="008038A2"/>
     <w:rsid w:val="00804131"/>
     <w:rsid w:val="0080432A"/>
     <w:rsid w:val="008070D3"/>
     <w:rsid w:val="008112D0"/>
     <w:rsid w:val="00814D76"/>
     <w:rsid w:val="00822677"/>
     <w:rsid w:val="00834B7F"/>
     <w:rsid w:val="00843B54"/>
     <w:rsid w:val="00853B5E"/>
     <w:rsid w:val="00860924"/>
     <w:rsid w:val="0089311B"/>
     <w:rsid w:val="008A61A1"/>
     <w:rsid w:val="008B4ACA"/>
     <w:rsid w:val="008C6040"/>
     <w:rsid w:val="008F19E0"/>
     <w:rsid w:val="008F26F0"/>
     <w:rsid w:val="00921959"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00937682"/>
     <w:rsid w:val="009522E1"/>
     <w:rsid w:val="00977CFE"/>
     <w:rsid w:val="00984371"/>
     <w:rsid w:val="009A41BC"/>
     <w:rsid w:val="009B0D94"/>
     <w:rsid w:val="009B2084"/>
     <w:rsid w:val="009B64E0"/>
     <w:rsid w:val="009F2EE5"/>
     <w:rsid w:val="00A075CF"/>
     <w:rsid w:val="00A46976"/>
     <w:rsid w:val="00A5270F"/>
     <w:rsid w:val="00A82B0C"/>
     <w:rsid w:val="00A87366"/>
     <w:rsid w:val="00A94B4A"/>
     <w:rsid w:val="00AA2D56"/>
+    <w:rsid w:val="00AB6C6E"/>
     <w:rsid w:val="00AC4BE0"/>
     <w:rsid w:val="00AD241C"/>
     <w:rsid w:val="00AD5793"/>
+    <w:rsid w:val="00AE16FD"/>
     <w:rsid w:val="00AE2B41"/>
     <w:rsid w:val="00B145A5"/>
     <w:rsid w:val="00B24033"/>
+    <w:rsid w:val="00B41D1F"/>
     <w:rsid w:val="00B57C44"/>
     <w:rsid w:val="00B70BEF"/>
     <w:rsid w:val="00B73D68"/>
     <w:rsid w:val="00B77363"/>
     <w:rsid w:val="00B82EB3"/>
     <w:rsid w:val="00B917F1"/>
     <w:rsid w:val="00B93452"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BB187E"/>
     <w:rsid w:val="00BB43D1"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BF7A0A"/>
     <w:rsid w:val="00C05CF6"/>
     <w:rsid w:val="00C27E81"/>
     <w:rsid w:val="00C34B01"/>
     <w:rsid w:val="00C61AB1"/>
     <w:rsid w:val="00C6283D"/>
     <w:rsid w:val="00CA252E"/>
     <w:rsid w:val="00CA257F"/>
     <w:rsid w:val="00CB4E67"/>
     <w:rsid w:val="00CC5480"/>
     <w:rsid w:val="00CE6BD2"/>
     <w:rsid w:val="00D0019B"/>
     <w:rsid w:val="00D10C49"/>
     <w:rsid w:val="00D47619"/>
@@ -6757,72 +6763,70 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
@@ -6832,53 +6836,55 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00990046"/>
     <w:rsid w:val="000A02D1"/>
     <w:rsid w:val="001523A4"/>
     <w:rsid w:val="001E7C7E"/>
     <w:rsid w:val="00265F6C"/>
     <w:rsid w:val="002B403C"/>
     <w:rsid w:val="002D0D9A"/>
     <w:rsid w:val="00435B68"/>
     <w:rsid w:val="004C0269"/>
     <w:rsid w:val="005132F4"/>
     <w:rsid w:val="005209F7"/>
     <w:rsid w:val="00550A2D"/>
     <w:rsid w:val="00596222"/>
     <w:rsid w:val="005C2EF5"/>
     <w:rsid w:val="00655A98"/>
     <w:rsid w:val="0068664A"/>
     <w:rsid w:val="008F2B28"/>
     <w:rsid w:val="00990046"/>
     <w:rsid w:val="009A78B6"/>
     <w:rsid w:val="00A5795E"/>
     <w:rsid w:val="00B24033"/>
+    <w:rsid w:val="00B41D1F"/>
     <w:rsid w:val="00B70BEF"/>
     <w:rsid w:val="00C46132"/>
     <w:rsid w:val="00CA257F"/>
+    <w:rsid w:val="00DF740C"/>
     <w:rsid w:val="00E31AB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7592,59 +7598,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B489DCF49E04054D83F07CF1F0166419" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b89b948158fc5ef6b92688a7ba6c093">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="598f2c18-e06f-4cdd-b3aa-9527d754e7cc" xmlns:ns3="b6a04096-66d6-4d5f-9867-b21bc58e745a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab07059fbf4c6860ee3378ddec8c34c1" ns2:_="" ns3:_="">
     <xsd:import namespace="598f2c18-e06f-4cdd-b3aa-9527d754e7cc"/>
     <xsd:import namespace="b6a04096-66d6-4d5f-9867-b21bc58e745a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -7843,111 +7840,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="598f2c18-e06f-4cdd-b3aa-9527d754e7cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6a04096-66d6-4d5f-9867-b21bc58e745a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7685CCC-F874-4FA3-AF5F-D73E7E938E84}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221363B5-57FF-45AE-869F-5C2141BC241E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDE30DD1-D401-4EBD-9614-72416CED50A7}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB29D252-7005-45B7-B20B-96020DFCF9EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8575A69B-9946-4E92-A5EA-85765424243E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
     <ds:schemaRef ds:uri="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>699</Words>
-  <Characters>3986</Characters>
+  <Characters>3987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FaHCSIA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4676</CharactersWithSpaces>
+  <CharactersWithSpaces>4677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Pham, Loc</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B489DCF49E04054D83F07CF1F0166419</vt:lpwstr>
   </property>